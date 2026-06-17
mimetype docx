--- v0 (2025-11-10)
+++ v1 (2026-06-17)
@@ -2,14870 +2,16798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ДОГОВІР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>на постачанн</w:t>
       </w:r>
-      <w:r w:rsidR="00F777EC" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00F777EC" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">я природного газу </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095257D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
-      <w:r w:rsidR="00D22B17" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00D22B17" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C43D1" w:rsidRPr="0095257D" w:rsidRDefault="008C43D1" w:rsidP="002F3E2A">
+    <w:p w:rsidR="008C43D1" w:rsidRPr="000175D8" w:rsidRDefault="008C43D1" w:rsidP="002F3E2A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="006145CC">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="006145CC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095257D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>м. </w:t>
       </w:r>
-      <w:r w:rsidR="00836C4C" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00836C4C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006145CC" w:rsidRPr="0095257D">
+      <w:r w:rsidR="006145CC" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006145CC" w:rsidRPr="0095257D">
+      <w:r w:rsidR="006145CC" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="00D22B17" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00D22B17" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"___"</w:t>
       </w:r>
-      <w:r w:rsidR="00B378AB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00B378AB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D22B17" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00D22B17" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidR="00836C4C" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00836C4C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00E11A1B" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00E11A1B" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00172624" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00172624" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00D22B17" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00D22B17" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00335D4F" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00335D4F" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
-      <w:r w:rsidR="00BD1B7B" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00BD1B7B" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>оку</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="00F820FE" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00F820FE" w:rsidP="00DA250A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:firstLine="708"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0095257D">
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ТОВАРИСТВ</w:t>
       </w:r>
-      <w:r w:rsidR="00F87DFB" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00F87DFB" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">О З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ </w:t>
       </w:r>
-      <w:r w:rsidR="00944A90" w:rsidRPr="00944A90">
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>«ЕНЕРА»</w:t>
       </w:r>
-      <w:r w:rsidR="00944A90" w:rsidRPr="00944A90">
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, ЕІС код </w:t>
       </w:r>
-      <w:r w:rsidR="00944A90" w:rsidRPr="00944A90">
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>62Х0000000000101</w:t>
       </w:r>
-      <w:r w:rsidR="00944A90" w:rsidRPr="00944A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>, що здійснює діяльність на підставі ліцензії на постачання природного газу від 27.12.2017 року (Постанова НКРЕКП № 1439)</w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00944A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, далі – </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00944A90">
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Постачальник</w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00944A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>, в особі</w:t>
       </w:r>
-      <w:r w:rsidR="00E422B5" w:rsidRPr="00944A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E422B5" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>Без'язичного</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>Без’</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сергія Вікторовича</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>язичного Сергія Вікторовича</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A41" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> діє на підставі </w:t>
+      </w:r>
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Статуту</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="0095257D">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="uk-UA"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з однієї сторони, та</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00741A41" w:rsidRPr="0095257D">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="uk-UA"/>
+      <w:r w:rsidR="00AA2FA1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2FA1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7D25" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ЕІС</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FA3" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7D25" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>код</w:t>
+      </w:r>
+      <w:r w:rsidR="00472342" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="008806E7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, далі -</w:t>
+      </w:r>
+      <w:r w:rsidR="008806E7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Споживач</w:t>
+      </w:r>
+      <w:r w:rsidR="008806E7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, в особі</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17605" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002864C4" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008806E7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>що</w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="0095257D">
-[...159 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="008806E7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>що</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve"> діє на </w:t>
+      </w:r>
+      <w:r w:rsidR="00472342" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> діє на </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve">підставі </w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">підставі </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00A629A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, з другої сторони, а разом поіменовані Сторони, уклали цей договір на постачання природного газу (далі – Договір) на наведених нижче умовах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00BF7D25" w:rsidP="00DA250A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="10206"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Назва оператора</w:t>
       </w:r>
-      <w:r w:rsidR="007C5365" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="007C5365" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> газорозподільної системи</w:t>
       </w:r>
-      <w:r w:rsidR="00F457DC" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00F457DC" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00393837" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00393837" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_______________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>далі – Оператор ГРМ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, з яким Споживач уклав договір розподілу</w:t>
       </w:r>
-      <w:r w:rsidR="000D428B" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="000D428B" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> природного газу. </w:t>
       </w:r>
-      <w:r w:rsidR="00255D2F" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00255D2F" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Договір розподілу природного газу між Споживачем та Оператором ГРМ укладено на підставі заяви </w:t>
       </w:r>
-      <w:r w:rsidR="004C5A1D" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00255D2F" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00255D2F" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>приєднання №</w:t>
       </w:r>
-      <w:r w:rsidR="00393837" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00393837" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> __________________</w:t>
       </w:r>
-      <w:r w:rsidR="00946791" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00946791" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> від </w:t>
       </w:r>
-      <w:r w:rsidR="00393837" w:rsidRPr="0095257D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00393837" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00393837" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00946791" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10206"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095257D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Терміни та визначення</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E90361" w:rsidRPr="0095257D" w:rsidRDefault="00E90361" w:rsidP="002F3E2A">
+    <w:p w:rsidR="00E90361" w:rsidRPr="000175D8" w:rsidRDefault="00E90361" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E90361" w:rsidRPr="0095257D" w:rsidRDefault="00E90361" w:rsidP="00E90361">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E90361" w:rsidRPr="000175D8" w:rsidRDefault="00E90361" w:rsidP="00DA250A">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Терміни та визначення в цьому договорі вживаються </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значеннях, наведених в Законі України </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Про ринок природного газу</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Правилах постачання природного газу, затв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC36ED" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ерджених</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановою НКРЕКП від </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30.09.2015 №2496, Кодексі газотранспортної системи, затв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC36ED" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ердженого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановою НКРЕКП</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30.09.2015 №2493 та Кодексі газорозподільних систем, затв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC36ED" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ердженого</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановою НКРЕКП </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A1D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30.09.2015 №2494.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00353239" w:rsidRPr="000175D8" w:rsidRDefault="00353239" w:rsidP="00C75871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b/>
-[...188 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00715C3B" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00715C3B" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095257D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I. Предмет Договору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="0095257D" w:rsidRDefault="0072647D" w:rsidP="002F3E2A">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F3810" w:rsidRPr="0095257D" w:rsidRDefault="009F3810" w:rsidP="002F3E2A">
+    <w:p w:rsidR="009F3810" w:rsidRPr="000175D8" w:rsidRDefault="009F3810" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="001F3129" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001F3129" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008345A8" w:rsidRPr="0095257D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="008345A8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Постачальник зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="008345A8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язується передати у власність Споживачу, що </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D83" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>є кінцевим споживачем</w:t>
       </w:r>
-      <w:r w:rsidR="008345A8" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="008345A8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2D83" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00BE2D83" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">природний газ (далі – газ), </w:t>
       </w:r>
-      <w:r w:rsidR="008345A8" w:rsidRPr="0095257D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="008345A8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>а Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="008345A8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язується прийняти та оплатити вартість газу у розмірах, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D83" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">строки та порядку, що визначені </w:t>
       </w:r>
-      <w:r w:rsidR="008345A8" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="008345A8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Договором, з урахуванням послуг, </w:t>
       </w:r>
-      <w:r w:rsidR="00735237" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00735237" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">передбачених Кодексом </w:t>
       </w:r>
-      <w:r w:rsidR="001F7A21" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001F7A21" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ГТС</w:t>
       </w:r>
-      <w:r w:rsidR="00735237" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00735237" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, затвердженим Постановою Національної комісії, що здійснює державне регулювання у сферах енергетики та комунальних послуг, від</w:t>
       </w:r>
-      <w:r w:rsidR="006E0DE6" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="006E0DE6" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00735237" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00735237" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>30.09.2015 № 2493.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Річний план</w:t>
       </w:r>
-      <w:r w:rsidR="008806E7" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="008806E7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">овий обсяг постачання газу – до </w:t>
       </w:r>
-      <w:r w:rsidR="002A5983" w:rsidRPr="0095257D">
+      <w:r w:rsidR="002A5983" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidR="00ED4DA3" w:rsidRPr="0095257D">
+      <w:r w:rsidR="00ED4DA3" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="001D3DEE" w:rsidRPr="0095257D">
+      <w:r w:rsidR="001D3DEE" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>куб. м</w:t>
       </w:r>
-      <w:r w:rsidR="009B672B" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="009B672B" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043260C" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="0043260C" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Планові обсяги постачання газу по місяцях</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1AF7" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00AB1AF7" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (куб. м)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E43389" w:rsidRPr="0095257D" w:rsidRDefault="00E43389" w:rsidP="00E43389">
+    <w:p w:rsidR="00E43389" w:rsidRPr="000175D8" w:rsidRDefault="00E43389" w:rsidP="00E43389">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="1228"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="1175"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidTr="002A5983">
+      <w:tr w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidTr="002A5983">
         <w:trPr>
           <w:trHeight w:val="367"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidTr="00836C4C">
+      <w:tr w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidTr="00836C4C">
         <w:trPr>
           <w:trHeight w:val="343"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>січень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>квітень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>липень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>жовтень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidTr="00836C4C">
+      <w:tr w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidTr="00836C4C">
         <w:trPr>
           <w:trHeight w:val="361"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>лютий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>травень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>серпень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>листопад</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidTr="00836C4C">
+      <w:tr w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidTr="00836C4C">
         <w:trPr>
           <w:trHeight w:val="311"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>березень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>червень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вересень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095257D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>грудень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C2850" w:rsidRPr="0095257D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E5140D" w:rsidRPr="0095257D" w:rsidRDefault="00E5140D" w:rsidP="00E5140D">
+    <w:p w:rsidR="00E5140D" w:rsidRPr="000175D8" w:rsidRDefault="00E5140D" w:rsidP="00E5140D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00735237" w:rsidRPr="0095257D" w:rsidRDefault="00735237" w:rsidP="002F3E2A">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00735237" w:rsidRPr="000175D8" w:rsidRDefault="00735237" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Добові планові обсяги постачання газу подаються Споживачем у відповідності до п. 5.</w:t>
       </w:r>
-      <w:r w:rsidR="00E32101" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E32101" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="002D0EA2" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="002D0EA2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1 Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735237" w:rsidRPr="0095257D" w:rsidRDefault="00735237" w:rsidP="002F3E2A">
+    <w:p w:rsidR="00735237" w:rsidRPr="000175D8" w:rsidRDefault="00735237" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>У разі неподання споживачем добових планових обсягів постачання газу</w:t>
       </w:r>
-      <w:r w:rsidR="001F7A21" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001F7A21" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> відповідно до п. 5.</w:t>
       </w:r>
-      <w:r w:rsidR="00E32101" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E32101" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1 Договору, добові планові обсяги постачання газу визначаються шляхом ділення місячного планового обсягу газу на кількість днів протягом цього місяця</w:t>
       </w:r>
-      <w:r w:rsidR="006444DB" w:rsidRPr="0095257D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="006444DB" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="00807182" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Передача газу за цим Договором здійснюється на межах балансової належності об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктів Споживача відповідно до актів розмежування ділянок обслуговуван</w:t>
+      </w:r>
+      <w:r w:rsidR="006444DB" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ня (далі – пункти призначення).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="00807182" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>II.  Якість, обсяг природного газу та умови його постачання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00A41EE4" w:rsidRDefault="0072647D" w:rsidP="00A41EE4">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Якість газу, який передається Споживачеві в пунктах призначення, має відповідати вимогам, установленим державними стандартами та технічним умовами щодо його якості.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.2. Постачання газу здійснюється за умови:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.2.1. наявності у споживача, об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкт якого підключений до газотранспортної системи, договору транспортування природного газу, укладеного в установленому порядку між споживачем та Оператором ГТС, та присвоєння споживачу Оператором ГТС персонального ЕІС-коду як суб</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">єкту ринку природного газ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.2.2. наявності у споживача, об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкт якого підключений до газорозподільної системи, договору розподілу природного газу, укладеного в установленому порядку між споживачем та Оператором ГРМ, та присвоєння споживачу Оператором ГРМ персонального ЕІС-коду як суб</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкту ринку природного газу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.2.3. наявності в Інформаційній платформі даних про Споживача відповідно до вимог Кодексу ГТС;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.2.4. включення споживача до Реєстру споживачів постачальника у відповідному розрахунковому періоді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41EE4">
-[...5 lines deleted...]
-        <w:t>Реєстрація споживача у реєстрі споживачів постачальника на інформаційній платформі Оператора ГТС </w:t>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реєстрація споживача у реєстрі споживачів постачальника на інформаційній платформі Оператора </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ГТС </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:anchor="w3_7" w:history="1">
-        <w:r w:rsidRPr="00A41EE4">
+        <w:r w:rsidRPr="000175D8">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>здійснюється</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> постачальником на період дії укладеного договору </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="w1_12" w:history="1">
-        <w:r w:rsidRPr="00A41EE4">
+        <w:r w:rsidRPr="000175D8">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>постачання</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> природного </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:anchor="w2_13" w:history="1">
-        <w:r w:rsidRPr="00A41EE4">
+        <w:r w:rsidRPr="000175D8">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>газу</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A41EE4">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>  (шляхом укладення, продовження або поновлення дії) в частині його обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язку постачати природний газ споживачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.3. Обсяг переданого (спожитого) газу за розрахунковий період (пункт 4.1. Договору), що підлягає оплаті Споживачем, визначається на межі балансової належності між Оператором ГРМ та Споживачем на підставі даних комерційних вузлів обліку (лічильників газу), визначених в заяві-приєднанні до договору розподілу природного газу, укладеного між Оператором ГРМ та Споживачем, а також з урахуванням процедур, передбачених Кодексом ГРМ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.4. Обсяг споживання природного газу Споживачем у розрахунковому періоді не повинен перевищувати підтверджений обсяг природного газу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.5. Постачання та споживання підтверджених обсягів газу протягом місяця здійснюється, як правило, в рівномірному режимі, виходячи із середньодобової норми (далі – добова норма), яка визначається шляхом ділення місячного підтвердженого обсягу газу на кількість днів протягом цього місяця, або згідно узгодженого сторонами графіку, наданого Споживачем до 25-го числа місяця, що передує місяцю постачання природного газу, у випадку, якщо споживання здійснюється протягом місяця нерівномірно.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.5.1. У разі нерівномірного щодобового споживання газу, який підлягає постачанню у  місяці постачання, Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язаний до 10:00 год. дня, що передує дню, з якого змінюється плановий обсяг газу, надати Постачальнику письмову заявку про збільшення/зменшення планового обсягу газу із зазначенням планованих щодобових обсягів споживання газу на наступний (залишковий) період місяця постачання. Не підлягають зміні обсяги газу, що вже фактично поставлені Споживачу. Заявки надаються Споживачем на електронну адресу Постачальника, зазначену у п.12.8 Договору, з наступним направленням заявок у письмовому вигляді на адресу Постачальника, зазначену у розділі XIІІ Договору. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.6. Визначення (звіряння) фактичного обсягу поставленого (спожитого) природного газу між Сторонами здійснюється в наступному порядку:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.6.1. За підсумками розрахункового періоду Споживач до 05 числа місяця, наступного за розрахунковим, зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язаний надати Постачальнику копію відповідного акту про фактичний обсяг розподіленого (протранспортованого) природного газу Споживачу за розрахунковий період, що складений між Оператором ГРМ та Споживачем, відповідно до вимог Кодексу ГРМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.6.2. На підставі отриманих від Споживача даних та/або даних Оператора ГРМ Постачальник протягом трьох робочих днів готує два примірники акту приймання-передачі природного газу, підписаного уповноваженим представником Постачальника, у письмовій формі або з використанням кваліфікованого електронного підпису відповідно до Закону України "Про електронні довірчі послуги" та Закону України "Про бухгалтерський облік та фінансову звітність в Україні".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.6.3. Споживач протягом двох робочих днів з дати одержання актів зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується повернути Постачальнику один примірник оригіналу кожного акту, підписаного уповноваженим представником Споживача та скріплений печаткою Споживача, або надати в письмовій формі мотивовану та обґрунтовану відмову від підписання будь якого акту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.7. У випадку відмови від підписання акту визначеного у п. 2.6.2. Споживачем, обсяг постачання (споживання) газу, вартість замовленої (договірної) потужності та вартість за добовий розбаланс встановлюється Постачальником в односторонньому порядку, на підставі даних Оператора ГРМ. Споживач в такому разі не позбавлений права звернутись до суду за вирішенням спору з приводу обсягів спожитого газу. До прийняття рішення судом та набрання таким рішенням законної сили, обсяг спожитого газу та вартість послуг з його постачання встановлюється відповідно до даних Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.8. Сторони домовилися, що до моменту обміну оригіналами актів, визначених у п. 2.6.2., скановані копії підписаних Сторонами актів, надіслані Сторонами одна одній по електронній пошті, мають силу оригіналу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00A41EE4" w:rsidRDefault="0072647D" w:rsidP="00A41EE4">
-[...9 lines deleted...]
-    <w:p w:rsidR="001C2850" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00807182">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">III. Ціна </w:t>
       </w:r>
-      <w:r w:rsidR="00351F7C" w:rsidRPr="00807182">
+      <w:r w:rsidR="00351F7C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>договору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00807182" w:rsidRDefault="0072647D" w:rsidP="002F3E2A">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00990821" w:rsidRPr="0072647D" w:rsidRDefault="00990821" w:rsidP="002F3E2A">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00990821" w:rsidRPr="000175D8" w:rsidRDefault="00990821" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00807182">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Розрахунки за поставлений Споживачеві газ здійснюються за цінами, що вільно встановлюються між Постачальником та Споживачем. Підписуючи цей Договір, Споживач підтверджує що ознайомлений з тим, що протягом дії Договору ціна на газ може змінюватись</w:t>
+      </w:r>
+      <w:r w:rsidR="00110D83" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00110D83" w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F009C2" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Повідомлення про зміну ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00110D83" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іни на газ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F009C2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">можуть </w:t>
+      </w:r>
+      <w:r w:rsidR="009219C9" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">надаватись Постачальником шляхом </w:t>
+      </w:r>
+      <w:r w:rsidR="00161B26" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">публікації </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1D9C" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>на офіційному сайті Постачальника</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE45A2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в рахунках на оплату,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> засобами електронного зв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язку на електронну адресу </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6FA2" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2684C" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в письмовій формі надіслані, вручені</w:t>
+      </w:r>
+      <w:r w:rsidR="003231F8" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> особисто Споживачу чи</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кур</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єром за зазначен</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CEA" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD26B1" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в цьому Договорі адресами </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CEA" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Споживача, або шляхом укладання додаткових угод до цього Договору</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1301" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тощо</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CEA" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F009C2" w:rsidRPr="0072647D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00110D83" w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Підписуючи цей Договір, Споживач підтверджує що йому надане належне повідомлення про порядок зміни ціни газу протягом дії Договору і ніяких інших повідомлень про зміну ціни газу не вимагається</w:t>
+      </w:r>
+      <w:r w:rsidR="004F66E4" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...156 lines deleted...]
-          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B43AD6" w:rsidRPr="0072647D" w:rsidRDefault="00B43AD6" w:rsidP="00B43AD6">
+    <w:p w:rsidR="00B43AD6" w:rsidRPr="000175D8" w:rsidRDefault="00B43AD6" w:rsidP="00B43AD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ціна 1000 куб. метрів природного газу </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>на ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ 20___ року </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>становить</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________ грн</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, в т.ч. ПДВ 20%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.2.1. До ціни природного газу зазначеної у п.3.2. додається компенсація вартості послуги замовленої (договірної) потужності, що сплачується Постачальником, Оператору ГТС.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.2.1.1. Для розрахунку вартості послуг замовленої договірної потужності (послуг транспортування), які підлягають сплаті, застосовуються тарифи, які є дійсними на дату розрахунку, та визначені діючою Постановою НКРЕКП.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Для визначення вартості послуг замовленої потужності застосовується коефіцієнт, визначений НКРЕКП для замовлення потужності на добу наперед.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B43AD6" w:rsidRPr="00C127A7" w:rsidRDefault="00B43AD6" w:rsidP="00B43AD6">
+    <w:p w:rsidR="00B43AD6" w:rsidRPr="000175D8" w:rsidRDefault="00B43AD6" w:rsidP="00B43AD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C127A7">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.1.2. Вартість послуг замовленої договірної потужності визначається, як добуток обсягу природного газу, замовленого до початку місяця споживання на відповідний місяць постачання (у відповідності з п. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5.5.1. Договору), на тариф, визначений </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Постановою НКРЕКП</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> з урахуванням коефіцієнту, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A0057F" w:rsidRPr="00C127A7" w:rsidRDefault="00A0057F" w:rsidP="00B43AD6">
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>який враховує період замовлення потужності, що застосовується до тарифів на послуги транспортування природного газу для внутрішніх точок входу і точок виходу в/з газотранспортну(ої) систему(и).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0057F" w:rsidRPr="000175D8" w:rsidRDefault="00A0057F" w:rsidP="00B43AD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C127A7">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>У разі зміни тарифу на послуги транспортування природного газу для внутрішньої</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>точки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>виходу</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>газотранспортної</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>системи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>та/або</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>коефіцієнту,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>який</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>застосовується</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>при</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C127A7">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>замовленні потужності на добу наперед у відповідному періоді, вони є обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язковими для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Сторін</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>цим</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Договором</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>дати</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>набрання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>чинності відповідних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>змін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567B30" w:rsidRPr="00C127A7" w:rsidRDefault="00567B30" w:rsidP="002F3E2A">
+    <w:p w:rsidR="00567B30" w:rsidRPr="000175D8" w:rsidRDefault="00567B30" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C127A7">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00351F7C" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00351F7C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00351F7C" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00351F7C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. У випадку відбору природного газу більше замовленого, Споживач, </w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>додатково до вартості, визначеної відповідно до п. 3.</w:t>
       </w:r>
-      <w:r w:rsidR="00C35651" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00C35651" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. Договору, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">сплачує компенсацію вартості </w:t>
       </w:r>
-      <w:r w:rsidR="000A0E7A" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="000A0E7A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>перевищення замовленої (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>договірної</w:t>
       </w:r>
-      <w:r w:rsidR="000A0E7A" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="000A0E7A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> потужності, виходячи з </w:t>
       </w:r>
-      <w:r w:rsidR="007C3D53" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="007C3D53" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>подвійного</w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> розміру </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>вартості</w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> потужності</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000A0E7A" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="000A0E7A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перевищення замовленої (договірної) потужності</w:t>
       </w:r>
-      <w:r w:rsidR="002D4B90" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="002D4B90" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A0E7A" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="000A0E7A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>визначається, як різниця між замовленим і спожитим обсягом природного газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567B30" w:rsidRPr="00C127A7" w:rsidRDefault="00567B30" w:rsidP="002F3E2A">
+    <w:p w:rsidR="00567B30" w:rsidRPr="000175D8" w:rsidRDefault="00567B30" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C127A7">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00351F7C" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00351F7C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00351F7C" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00351F7C" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127A7">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. У випадку відбору природного газу менше замовленого</w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Споживач, сплачує компенсацію вартості послуг </w:t>
       </w:r>
-      <w:r w:rsidR="000A0E7A" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="000A0E7A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>замовленої(</w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>договірної</w:t>
       </w:r>
-      <w:r w:rsidR="000A0E7A" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="000A0E7A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D8431D" w:rsidRPr="00C127A7">
+      <w:r w:rsidR="00D8431D" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> потужності, виходячи з вартості замовленого обсягу на відповідну добу, незалежно від того, чи було повністю спожито заявлений обсяг природного газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41EE4">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.2. Сторони погодили, що у випадку, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">недотримання Споживачем щодобового споживання планового обсягу газу у місяці постачання, тобто у разі виникнення добового небалансу, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">до ціни природного газу зазначеної у п.3.2.додається плата за добовий небаланс. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Споживач зобов’язаний не пізніше 15 числа місяця, наступного за місяцем постачання, на підставі відповідного рахунку відшкодувати Постачальнику:</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>язаний не пізніше 15 числа місяця, наступного за місяцем постачання, на підставі відповідного рахунку відшкодувати Постачальнику:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- плату за позитивний небаланс, яка визначається,  як добуток обсягів позитивного небалансу та різниці між ціною згідно з пунктом 3.2. цього Договору та маржинальною ціною продажу природного газу, зазначеною на сайті Оператора ГТС: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://tsoua.com</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- плату за негативний небаланс, яка визначається,  як добуток обсягів негативного небалансу та різниці між ціною згідно з пунктом 3.2. цього Договору та маржинальною ціною придбання природного газу, зазначеною на сайті Оператора ГТС:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>https://tsoua.com</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ціна, зазначена в п. 3.2. Договору, може змінюватись протягом дії Договору. Зміна ціни узгоджується шляхом підписання додаткової угоди до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Сторони домовились, що ціна газу, розрахована відповідно до пунктів 3.2. цього Договору, застосовується Сторонами при складанні акту приймання-передачі газу та розрахунках за цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Місячна вартість газу визначається як добуток ціни газу та загального обсягу фактично поставленого (спожитого) газу, визначеного згідно з розділом ІІІ цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Загальна сума Договору складається із місячних сум вартості газу, поставленого Споживачеві за даним Договором, з урахуванням послуг, передбачених Кодексом газотранспортної системи, затвердженого Постановою НКРЕКП 30.09.2015  № 2493.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4685" w:rsidRPr="0072647D" w:rsidRDefault="009D4685" w:rsidP="002F3E2A">
+    <w:p w:rsidR="009D4685" w:rsidRPr="000175D8" w:rsidRDefault="009D4685" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C2850" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IV. Порядок та строки проведення розрахунків</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="002F3E2A">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002F3E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C2850" w:rsidRPr="0072647D" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="001C2850" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Розрахунковий період за Договором становить</w:t>
       </w:r>
-      <w:r w:rsidR="00E24AD0" w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E24AD0" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> один календарний місяць – з 07:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00 години першого дня місяця до 07</w:t>
       </w:r>
-      <w:r w:rsidR="00E24AD0" w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E24AD0" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00 години першого дня наступного місяця включно.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41EE4" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00B35220">
+    <w:p w:rsidR="00A41EE4" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00B35220">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:strike/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r w:rsidR="00B35220" w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00B35220" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оплата за природний газ за відповідний розрахунковий період (місяць) здійснюється Споживачем виключно грошовими коштами до 15 числа місяця, наступного за місяцем, в якому було здійснено постачання газу у розмірі 100% вартості фактично переданого природного газу відповідно до акту приймання-передачі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="0072647D" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Датою оплати (здійснення розрахунку) є дата зарахування коштів на банківський рахунок Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="0072647D">
-[...16 lines deleted...]
-    <w:p w:rsidR="001C2850" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>У разі виникнення у Споживача заборгованості з оплати вартості газу, Сторони за взаємною згодою можуть укласти графік погашення заборгованості, який оформлюється додатком до цього Договору. Укладення Сторонами та дотримання Споживачем узгодженого графіка погашення заборгованості не звільняє Споживача від виконання поточних зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язань за Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5. </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>У разі відсутності графіка погашення заборгованості Постачальник має право грошові кошти, отримані від Споживача за газ в поточному розрахунковому періоді, зарахувати в рахунок погашення існуючої заборгованості Споживача відповід</w:t>
       </w:r>
-      <w:r w:rsidR="00C23A6F" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00C23A6F" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>но до черговості її виникнення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.6. </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>У разі переплати вартості газу сума переплати зараховується Постачальником в рахунок оплати газу на наступний розрахунковий період або повертається на поточний рахунок Споживача на його письмову вимогу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2850" w:rsidRPr="00A41EE4" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
+    <w:p w:rsidR="001C2850" w:rsidRPr="000175D8" w:rsidRDefault="00A41EE4" w:rsidP="00A41EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.7. </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Звірка розрахунків здійснюється Сторонами протягом десяти </w:t>
       </w:r>
-      <w:r w:rsidR="0084567C" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084567C" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">календарних </w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>днів з д</w:t>
       </w:r>
-      <w:r w:rsidR="001D669D" w:rsidRPr="00A41EE4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001D669D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ати пред</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="001D669D" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">явлення вимоги про </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>це однієї із Сторін на підставі відомостей про фактичну оплату вартості газу</w:t>
       </w:r>
-      <w:r w:rsidR="00E37B65" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E37B65" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> та послуг передбачених Кодексом ГТС</w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Споживачем та актів приймання-передачі</w:t>
       </w:r>
-      <w:r w:rsidR="00FB50D0" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00FB50D0" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37B65" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E37B65" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>визначених у п. 2.6.2</w:t>
       </w:r>
-      <w:r w:rsidR="001C2850" w:rsidRPr="00A41EE4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="001C2850" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0BC0" w:rsidRPr="00C127A7" w:rsidRDefault="006B0BC0" w:rsidP="002F3E2A">
+    <w:p w:rsidR="006B0BC0" w:rsidRPr="000175D8" w:rsidRDefault="006B0BC0" w:rsidP="002F3E2A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V. Права та обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язки Сторін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.1. Сторони підтверджують, що ознайомлені з правами та обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язками для Постачальника та Споживача, визначеними Кодексом газотранспортної системи, затвердженим Постановою НКРЕКП від 30.09.2015 № 2493; Кодексом газорозподільних систем, затвердженим Постановою НКРЕКП від 30.09.2015 № 2494; Правилами постачання природного газу, затвердженими Постановою НКРЕКП від 30.09.2015 № 2496 та гарантують їх безумовне дотримання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.2. Постачальник має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Отримувати від Споживача оплату поставленого газу відповідно до умов розділів III, IV Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Безперешкодного доступу на територію об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктів Споживача, а також до комерційних вузлів обліку природного газу, що встановлені на об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктах Споживача, для звірки даних фактичного споживання природного газу. Доступ здійснюється працівниками (представниками) Постачальника за пред</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>явленням службового посвідчення (довіреності).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Отримувати повну і достовірну інформацію від Споживача щодо режимів споживання природного газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ініціювати процедуру припинення (обмеження) постачання газу Споживачу згідно з умовами цього Договору та Правил постачання природного газу, затверджених постановою НКРЕКП від 30.09.2015 № 2496 (далі – Правила постачання газу).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:strike/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.2.5. Надсилати Оператору ГРМ/ГТС відповідне письмове повідомлення про необхідність здійснення ним заходів з припинення/обмеження розподілу/транспортування природного газу споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.2.6.Визначати в порядку, передбаченому розділом II Договору, обсяг споживання газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.3. Постачальник зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.3.1. Забезпечувати постачання газу до пунктів призначення на умовах та в обсягах, визначених Договором, за умови дотримання Споживачем дисципліни відбору газу та розрахунків за його постачання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.3.2. Забезпечувати подання всіх необхідних документів для підтвердження Оператором ГТС необхідного Споживачу обсягу природного газу за умови, що Споживач виконав власні обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язки перед Постачальником, для замовлення необхідного Споживачу обсягу природного газу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.3.3. В установленому порядку розглядати запити Споживача, які стосуються питань постачання природного газу за цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5.3.4. На запит споживача своєчасно надавати достовірну інформацію, у тому числі передбачену </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="002B1007">
+        <w:r w:rsidRPr="000175D8">
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Законом України</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> "Про особливості доступу до інформації у сферах постачання електричної енергії, природного газу, теплопостачання, централізованого постачання гарячої води, централізованого питного водопостачання та водовідведення", а також дані про фактичні нарахування (обсяг та вартість) за послуги з газопостачання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.3.5. Своєчасно повідомляти Споживача про початок процесу ліквідації Постачальника або визнання банкрутом, про призупинення/анулювання ліцензії на право постачання природного газу (крім випадків змін до законодавства, що виключають необхідність отримання ліцензії на даний вид господарської діяльності). У разі настання вказаних обставин, обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язок Постачальника щодо своєчасного повідомлення вважається виконаним з моменту опублікування (розміщення) відповідних оголошень (інформації) в засобах масової інформації або в мережі Інтернет згідно вимог чинного законодавства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.3.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Надавати вибір способів оплати за природний газ, що постачається і споживається, включаючи банківський платіжний сервіс, онлайн-переказ, поштовий переказ, внесення готівки на рахунок постачальника в касі та/або інші методи. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>5.3.7.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="n362"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="n362"/>
+      <w:bookmarkStart w:id="2" w:name="n359"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Надати адреси точок контакту для надання інформації споживачам. Перелік контактних даних і режим роботи кожної контактної точки передбачені у додатку № 1 до даного Договору і публікації на </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+        <w:t> Надати адреси точок контакту для надання інформації споживачам. Перелік контактних даних і режим роботи кожної контактної точки передбачені у додатку № 1 до даного Договору і публікації на вебсайті постачальника у мережі Інтернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>5.3.8.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="n361"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="n361"/>
+      <w:bookmarkStart w:id="4" w:name="n360"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t> Надати споживачеві остаточний рахунок (рахунок-фактуру) після зміни постачальника або розірвання договору постачання природного газу не пізніше ніж через шість тижнів після такої зміни або розірвання договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="n357"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3.9. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="n133"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:bookmarkStart w:id="6" w:name="n133"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Складати та підписувати акт приймання-передачі газу, у порядку, визначеному Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.3.10 Надавати Споживачу податкові накладні та розрахунки коригування до податкових накладних (надалі- ПН/РК), складені у електронній формі з дотриманням умови щодо реєстрації у порядку, визначеному законодавством, з кваліфікованим електронним підписом уповноваженої особи та зареєстровані у Єдиному  реєстрі податкових накладних в строк не пізніше визначеного Податковим Кодексом України. Постачальник для реєстрації та обміну податковими  накладними використовує програмний комплекс "М.Е.Doc".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.4. Споживач має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.4.1. Отримувати природний газ в обсягах та на умовах, визначених цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="n149"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.4.2. Самостійно припиняти (обмежувати) відбір природного газу для власних потреб з дотриманням вимог чинного законодавства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.4.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Вимагати поновлення постачання газу в установленому законодавством порядку після усунення порушень і компенсації оплати вартості послуг за відключення та підключення, якщо припинення газопостачання відбулося без розірвання цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.4.4. На зміну постачальника у порядку передбаченому Договором та нормативно-правовими актами з цього питання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.5. Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.1. Надавати планові обсяги добового постачання газу до 25-го числа місяця, що передує місяцю постачання природного газу. Дотримуватись дисципліни споживання газу, визначеної Розділом ІІ Договору, а також Правилами постачання природного газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.2. Оплачувати Постачальнику вартість газу на умовах та в обсягах, визначених Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.3. Здійснювати комплекс заходів, спрямованих на запобігання виникненню загрози життю або травматизму, пошкодженню обладнання та продукції, негативних екологічних наслідків тощо в разі отримання повідомлення про припинення (обмеження) постачання газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.5.4. Забезпечити допуск працівників (представників) Постачальника за пред</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>явленням службового посвідчення (довіреності) на територію власних об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктів, а також до комерційних вузлів обліку природного газу, що встановлені на об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктах Споживача, для звірки даних фактичного споживання природного газу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.5. Самостійно обмежувати (припиняти) споживання природного газу у випадках:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>порушення строків розрахунків за Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>відсутності або недостатності підтвердженого обсягу природного газу, виділеного Споживачу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="207"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>перевитрат добового та/або місячного підтвердженого обсягу газу без узгодження з Постачальником;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>припинення або розірвання Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>в інших випадках, передбачених Правилами постачання газу, іншими актами законодавства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.5.6. У разі відчуження об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкту (або частини об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкту) Споживача, звільнення займаного Споживачем об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкту (або його частини), у разі вчинення будь-яких інших дій, внаслідок чого Споживач повністю припинятиме споживання природного газу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>повідомити Постачальника не пізніше ніж за 20 робочих днів до дня такого відчуження, звільнення та/або остаточного припинення споживання природного газу, шляхом подання письмової заяви про розірвання договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>здійснити остаточний розрахунок та оплату всіх платежів, що передбачені цим Договором, до вказаного споживачем дня відчуження (звільнення) об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкту (його частини), приміщення та/або остаточного споживання газу включно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.7. Компенсувати Постачальнику вартість послуг за відключення (обмеження/припинення) та підключення газопостачання, якщо такі послуги здійснювались внаслідок винних дій (бездіяльності) Споживача та оплачувались Постачальником.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.8. Повідомляти Оператора ГРМ, а також Постачальника про недоліки в роботі комерційних вузлів (лічильників) обліку газу (вихід з ладу, несправність, пошкодження, у тому числі, пошкодження пломб) того ж дня, коли стало відомо про такі недоліки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.5.9. У разі нерівномірного щодобового споживання газу, який підлягає постачанню у місяці постачання, Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язаний до 10:00 год. дня, що передує дню, з якого змінюється плановий обсяг газу, надати Постачальнику заявку про збільшення/зменшення планового обсягу газу із зазначенням планованих щодобових обсягів споживання газу на наступний (залишковий) період місяця постачання. Не підлягають зміні обсяги газу, що вже фактично поставлені Споживачу. Заявки надаються Споживачем на електронну адресу Постачальника, зазначену у п.12.8 розділу XІІ Договору, з наступним направленням заявок у письмовому вигляді на адресу Постачальника, зазначену у розділі XIІІ Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.10. Оплачувати Постачальнику компенсацію, визначену Розділом VIII Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5.11. Повідомити Постачальника за 21 (двадцять один) календарний день про намір змінити постачальника.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-        <w:rPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.6. Сторони мають також інші права та обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язки, що імперативно встановлені чинними нормативно-правовими актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VI. Відповідальність Сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> За невиконання або неналежне виконання своїх зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язань за Договором Сторони несуть відповідальність згідно з Договором і чинним законодавством України.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Відповідальність Споживача:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.2.1. У разі порушення Споживачем строків оплати, передбачених розділом IV Договору, Споживач сплачує Постачальнику пеню в розмірі подвійної облікової ставки Національного банку України, що діяла в період, за який сплачується пеня, від суми простроченого платежу, за кожен день прострочення платежу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.2.2. Якщо за підсумками розрахункового періоду фактичний об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єм (обсяг) споживання газу за Договором буде менший від підтвердженого обсягу газу (за умови, що підтверджений обсяг відповідав замовленому Споживачем), Споживач сплачує Постачальнику неустойку у розмірі не більше подвійної облікової ставки Національного банку України від вартості недовикористаного обсягу газу за розрахунковий період.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.2.3. Якщо за підсумками розрахункового періоду фактичний обсяг поставленого Споживачеві газу буде перевищувати підтверджений обсяг газу на цей період (за умови, що підтверджений обсяг відповідав замовленому Споживачем), Постачальник має право виставити Споживачу штраф за перевищення обсягу постачання газу, що розраховується за формулою:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>В = (Vф - Vп) х Ц х K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, де:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vф - обсяг фактично поставленого газу Споживачу протягом розрахункового періоду за Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>V п - підтверджений обсяг газу на розрахунковий період;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ц – ціна природного газу за Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="00A4084D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>K - коефіцієнт, який дорівнює 0,5 (при цьому, якщо перевищення обсягу газу стало наслідком відмови в доступі до об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єкта Споживача, у результаті чого Постачальник не здійснив пломбування запірних пристроїв на газових приладах Споживача, або Оператор ГРМ/ГТС не здійснив обмеження (припинення) розподілу/транспортування природного газу Споживачу, або коли Споживач не обмежив (припинив) споживання газу на письмову вимогу Постачальника, коефіцієнт дорівнює 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.2.4. У разі невиконання або несвоєчасного виконання обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язку, передбаченого пп. 5.5.6. Договору, (щодо направлення повідомлення про припинення споживання газу) Постачальник має право виставити Споживачу штраф у розмірі 10% вартості поставленого газу за період з дня, коли повідомлення повинно бути направленим Постачальнику до дня фактичного повного припинення споживання газу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>6.2.5. У випадку недотримання Споживачем щодобового споживання планового обсягу газу у місяці постачання, тобто у разі виникнення добового небалансу, Споживач зобов’язаний не пізніше 15 числа місяця, наступного за місяцем постачання, на підставі відповідного рахунку відшкодувати Постачальнику вартість:</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>6.2.5. У випадку недотримання Споживачем щодобового споживання планового обсягу газу у місяці постачання, тобто у разі виникнення добового небалансу, Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>язаний не пізніше 15 числа місяця, наступного за місяцем постачання, на підставі відповідного рахунку відшкодувати Постачальнику вартість:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- у разі позитивного небалансу – добуток обсягів позитивного небалансу та різниці між ціною згідно з пунктом 3.2. цього Договору та маржинальною ціною продажу природного газу, зазначеною на сайті Оператора ГТС: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://tsoua.com</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="00A4084D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- у разі негативного небалансу – добуток обсягів негативного небалансу та різниці між ціною згідно з пунктом 3.2. цього Договору та маржинальною ціною придбання природного газу, зазначеною на сайті Оператора ГТС:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>https://tsoua.com</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="00A4084D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.2.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">У разі відхилення в сторону збільшення чи зменшення добового обсягу споживання газу у порівнянні з підтвердженим обсягом споживання, Споживач зобов’язаний не пізніше 15 числа місяця, наступного за місяцем постачання, на підставі відповідного рахунку Постачальника сплатити Постачальнику компенсацію вартості послуги доступу до потужності, яка розраховується: </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>У разі відхилення в сторону збільшення чи зменшення добового обсягу споживання газу у порівнянні з підтвердженим обсягом споживання, Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve">язаний не пізніше 15 числа місяця, наступного за місяцем постачання, на підставі відповідного рахунку Постачальника сплатити Постачальнику компенсацію вартості послуги доступу до потужності, яка розраховується: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>щодобово за формулою, без урахування податку на додану вартість:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="00A4084D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A4084D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A4084D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>= [</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A4084D">
+        <w:t>= [О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A4084D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – О</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ф</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">] х </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A4084D">
+        <w:t>] х Ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, де:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="00A4084D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це розмір компенсації вартості послуги доступу до потужності за добу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4084D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – це добовий підтверджений обсяг споживання</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve"> – це добовий підтверджений обсяг споживання газу тис. м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ф</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це добовий фактичний обсяг споживання газу тис. м</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>[О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – О</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ф</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>] – це абсолютне відхилення у щодобових обсягах, яке завжди є позитивним;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ц</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це вартість послуги доступу до потужності у відповідності до п. 3.2.1 цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>та щомісячно за формулою із врахуванням податку на додану вартість:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>пм</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>= (К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">п1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>+ К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">п2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">+ … + </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+        <w:t>+ … + К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>пN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) х 120%</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, де:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>пм</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це розмір компенсації вартості послуги доступу до потужності за місяць;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">п1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– це розмір компенсації вартості послуги доступу до потужності за першу добу споживання природного газу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>п2</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це розмір компенсації вартості послуги доступу до потужності за другу добу споживання природного газу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>пN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це компенсації вартості послуги доступу до потужності за кожну наступну добу споживання природного газу протягом місяця;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>120% - податок на додану вартість 20%.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.2.7 Сторони домовились, що у разі порушення Споживачем порядку та/або термінів встановлених чинним законодавством граничних строків реєстрації розрахунку коригування у Єдиному реєстрі податкових накладних, в результаті чого Постачальник не отримає права на коригування податкового зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язання, Споживач сплачує Постачальнику штраф у розмірі 20 % від вартості товару, зазначеної в такому розрахунку коригування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Якщо у подальшому такий розрахунок коригування буде зареєстрований Споживачем, Постачальник зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується повернути Споживачу кошти, сплачені останнім за даним пунктом Договору. Кошти повертаються на підставі заяви Споживача в термін до 5 (п</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>яти) робочих днів після її отримання Постачальником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>У випадку повернення за відповідним зверненням Споживача авансового платежу або його частини після спливу 1095 днів з дати отримання авансового платежу Постачальником, що відповідно до пункту 192.1 статті 192 Податкового кодексу України призводить до неможливості реєстрації відповідного розрахунку коригування до податкової накладної в Єдиному реєстрі податкових накладних, Споживач сплачує Постачальнику штраф у розмірі 20 % від суми авансового платежу, що був повернутий Споживачу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.3. Відповідальність Постачальника:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.3.1. Постачальник несе відповідальність за майнову шкоду, заподіяну Споживачеві внаслідок обмеження/припинення постачання газу в пунктах призначення, що здійснене з порушенням установленого законодавством порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.3.2. У разі, якщо постачання газу Споживачу було припинено Оператором ГРМ/ГТС на виконання неправомірного доручення Постачальника, Постачальник відшкодовує Споживачу вартість або об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">єм </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>недовідпущеного газу, який обчислюється, виходячи з підтвердженого обсягу газу на відповідний період з урахуванням періоду безпідставного припинення газопостачання, та вартість робіт з припинення і повторного відновлення подачі газу після його безпідставного припинення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.3.3. У разі, якщо підтверджений обсяг газу буде менше планового обсягу, визначеного Договором, або несвоєчасно погоджений Постачальником з Оператором ГТС на відповідний період (за умови, що Споживачем не порушувались зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язання за Договором), що призвело до припинення розподілу природного газу Оператором ГРМ, Споживач має право вимагати від Постачальника відшкодування вартості або об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єму недовідпущеного природного газу, який обчислюється, виходячи з планового обсягу постачання газу, визначеного Договором на відповідний період, з урахуванням періоду припинення газопостачання та вартості робіт з припинення і повторного відновлення подачі газу після його безпідставного припинення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.3.4 Постачальник складає та надає Споживачу податкові накладні та розрахунки коригування до податкових накладних (надалі- ПН/РК) у електронній формі з дотриманням умови щодо реєстрації у порядку, визначеному законодавством, із обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язковим зазначенням коду товару згідно з УКТ ЗЕД та зареєстровані у Єдиному реєстрі податкових накладних в строк не пізніше визначеного Податковим Кодексом України</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>У разі порушення Постачальником установлених податковим законодавством вимог заповнення та / або реєстрації податкової накладної, в результаті чого податкова накладна не буде зареєстрована, або її реєстрація буде скасована чи зупинена, Споживач має право притримати з суми чергового платежу на користь Постачальника кошти в сумі, що відповідають сумі ПДВ по такій податковій накладній, до моменту реєстрації такої податкової накладної. Оплата чергового платежу в такому випадку вважається здійсненою належним чином в повному обсязі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>У разі порушення Постачальником порядку та/або термінів встановлених чинним законодавством граничних строків реєстрації податкової накладної у Єдиному реєстрі податкових накладних, в результаті чого Споживач не отримає права на визнання податкового кредиту, Постачальник сплачує Споживачу штраф у розмірі 20 % від вартості товару, зазначеної в такій податковій накладній.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Якщо у подальшому така податкова накладна буде зареєстрована Постачальником, Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується повернути Постачальнику кошти, сплачені останнім за даним пунктом Договору. Кошти повертаються на підставі заяви Постачальника в термін до 5 (п</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>яти) робочих днів після її отримання Споживачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VII. Порядок припинення (обмеження) та відновлення газопостачання</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Споживач зобов'язаний самостійно припинити (обмежити) власне споживання газу у випадках та порядку, передбачених чинним законодавством та Договором.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+        <w:t>Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язаний самостійно припинити (обмежити) власне споживання газу у випадках та порядку, передбачених чинним законодавством та Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.2.Газопостачання Споживачу може бути припинено (обмежено) у випадках, передбачених Законом України "Про ринок природного газу", Правилами постачання газу, Кодексом ГТС, Кодексом ГРМ, Правилами безпеки систем газопостачання, затвердженими наказом Міністерства енергетики та вугільної промисловості України від 15.05.15 № 285.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7.3. Припинення (обмеження) газопостачання Споживачеві здійснюється Постачальником в порядку, визначеному Правилами постачання газу, Порядком пооб</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктового припинення (обмеження) газопостачання споживачам, крім населення, затвердженого постановою Кабінету Міністрів України від 08.12.2006 № 1687, а також іншими нормативно-правовими актами, що регулюють дані правовідносини.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.4. Відновлення газопостачання здійснюється за погодженням Постачальника та після відшкодування споживачем витрат на припинення та відновлення газопостачання, що понесені Постачальником та/або Оператором ГРМ/ГТС.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VIII. Порядок зміни постачальника</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Зміна постачальника може бути здійснена лише за сукупності наступних умов: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Споживачем повідомлено Постачальника за 21 (двадцять один) календарний день про намір змінити постачальника;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Споживачем попередньо укладено договір постачання газу з новим постачальником;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Сторони попередньо призупинили дію цього Договору в частині постачання газу або розірвали цей Договір.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>У разі зміни Постачальника за ініціативою Споживача до закінчення дії цього Договору в частині постачання газу, Споживач зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується сплатити Постачальнику за цим Договором фінансову компенсацію у розмірі 1% від вартості недопоставленого планового обсягу газу за цим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>У разі наміру змінити Постачальника, Споживач повинен виконати свої зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язання по розрахунках перед Постачальником за цим Договором та підписати з ним додаткову угоду про розірвання договору постачання газу або його призупинення в частині постачання газу. В такому разі Сторони зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язуються здійснити зміну постачальника (підписати відповідну додаткову угоду про розірвання/призупинення цього Договору) в термін не більше трьох тижнів з дня направлення Споживачем повідомлення про намір змінити постачальника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Повідомлення Споживача про намір змінити Постачальника повинно містити дату розірвання (призупинення) цього Договору, яка визначається останнім календарним днем перед</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> днем закріплення (реєстрації) Споживача у Реєстрі споживачів нового постачальника на інформаційній платформі Оператора ГТС </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve"> днем закріплення (реєстрації) Споживача у Реєстрі споживачів нового постачальника на інформаційній платформі Оператора </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ГТС </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, з якого договір постачання газу з новим постачальником набере чинності в частині постачання газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">З метою забезпечення безперебійного постачання газу, Постачальник за цим Договором постачає газ Споживачу до останнього дня терміну дії (чи до дня призупинення) існуючого договору постачання газу, а договір постачання газу з новим Постачальником, набирає чинності з наступного дня після розірвання (призупинення) договору з діючим Постачальником. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Розірвання чи призупинення дії Договору  не звільняє Споживача від обов’язку виконання фінансових зобов’язань за цим Договором</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>Розірвання чи призупинення дії Договору  не звільняє Споживача від обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>язку виконання фінансових зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>язань за цим Договором</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>8.6. Діючий постачальник природного газу має право ініціювати припинення (обмеження) постачання природного газу до дня закріплення (реєстрації) Споживача у Реєстрі споживачів нового постачальника на інформаційній платформі Оператора ГТС.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8.7. Фактичне постачання природного газу новим постачальником здійснюється з дня початку періоду постачання природного газу, який визначається новим постачальником на інформаційній платформі Оператора ГТС згідно з умовами договору постачання природного газу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">8.7.1. При закріпленні (реєстрації) споживача в </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Реєстрі споживачів нового постачальника на інформаційній платформі Оператора ГТС</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> дата початку періоду постачання природного газу на інформаційній платформі Оператора ГТС визначається відповідно до укладеного договору постачання природного газу з новим постачальником, яка не може бути раніше ніж за 2 дні та не пізніше ніж 21 день з дня такого закріплення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IX. Форс-мажор</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Сторони звільняються від відповідальності за часткове або повне невиконання зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язань за Договором, якщо це невиконання є наслідком непереборної сили (форс-мажорних обставин).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Під форс-мажорними обставинами розуміють надзвичайні та невідворотні обставини, що об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктивно унеможливлюють  виконання  зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язань, передбачених умовами договору (контракту, угоди тощо),   обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язків згідно із законодавчими та іншими нормативними актами, а саме: загроза війни, збройний  конфлікт або серйозна погроза такого конфлікту, включаючи але не обмежуючись ворожими атаками,  блокадами, військовим ембарго, дії іноземного ворога, загальна військова мобілізація, військові дії,  оголошена та неоголошена війна, дії суспільного ворога, збурення, акти тероризму, диверсії, безлади,   вторгнення, блокада, революція, заколот, повстання, масові заворушення, введення комендантської години, експропріація, примусове вилучення, захоплення підприємств, реквізиція, громадська демонстрація, блокада, страйк, аварія, протиправні дії третіх осіб, пожежа, вибух, тривалі перерви в роботі транспорту, регламентовані умовами відповідних рішень та актами державних органів влади, заборона (обмеження) експорту/імпорту тощо, а також викликані винятковими погодними умовами і  стихійним лихом, а саме: епідемія, циклон, ураган, торнадо, буревій, повінь, нагромадження снігу, ожеледь, град, заморозки, землетрус, блискавка, пожежа, посуха, просідання і зсув ґрунту, інші стихійні лиха тощо, що об</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>єктивно унеможливлюють виконання зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язань, передбачених умовами цього Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Строк виконання зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язань відкладається на строк дії форс-мажорних обставин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Засвідчення форс-мажорних обставин здійснюється у встановленому законодавством порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Сторони зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язані негайно повідомити про обставини форс-мажору та протягом 5 робочих днів з дня отримання відповідних підтвердних документів надати належним чином засвідчені копії таких документів іншій Стороні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Виникнення зазначених обставин не є підставою для відмови Споживача від сплати Постачальнику за послуги, які були надані.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Х. Порядок вирішення спорів</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10.1. Спори між споживачем і постачальником вирішуються шляхом досудового врегулювання спорів у прозорий, справедливий і швидкий спосіб. Постачальник зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язаний розглянути всі скарги, отримані від споживачів, і протягом одного місяця повідомити про результати їх розгляду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Процедура вирішення спорів постачальником і контактна інформація підрозділів постачальника, відповідальних за розв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язання спорів (телефони, е-mail, режим роботи, адреси, П.І.Б. відповідальних працівників тощо), публікуються на його сайті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>У разі недосягнення між споживачем та постачальником згоди спірні питання вирішуються у порядку, встановленому чинним законодавством, у тому числі в судовому порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Сторони домовились, що строк позовної давності, у тому числі щодо стягнення основної заборгованості, пені, штрафів, інфляційних нарахувань, відсотків річних, компенсацій встановлюється тривалістю у 3 (три) роки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="n155"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XІ. Електронний документообіг</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...84 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.1. Сторони домовилися про те, що укладення даного Договору та обмін документами, пов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язаними з виконанням його умов, може здійснюватися також в електронній формі з використанням систем електронного документообігу (надалі також – Системи) в тому числі, але не обмежуючись наступними Системами: Для підписання та обміну договірними документами, для підписання та обміну первинними документами та іншими документами  – сервіс електронного документообігу "M.E.Doc" (виключно для податкових накладних), "ВЧАСНО". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">11.2. Сторони домовилися, що в електронному документообігу будуть застосовуватися наступні види електронних документів (надалі за текстом – "Е-документи"): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.3. Договірні документи: - Договір; - додаткова угода; - додаток; - та заявка про збільшення/зменшення планового обсягу газу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.4. Первинні документи: - акт приймання-передачі газу; - інші документи, що можуть бути визначені як первинні документи відповідно до Закону України "Про бухгалтерський облік та фінансову звітність в Україні" та будуть застосовуватися Сторонами в процесі виконання даного Договору. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11.5. Інші документи: - рахунок; - акт звірки взаєморозрахунків; - інші документи, листи, повідомлення, необхідність в обміні якими виникне у Сторін під час виконання Договору. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...316 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.6. У процесу обміну Е-документами Сторони дотримуються положень Закону України "Про електронні документи та електронний документообіг" та Закону України "Про електронні довірчі послуги". Терміни "Кваліфікована електронна печатка", "Кваліфікований електронний підпис" (надалі також - КЕП), "Електронний підпис", "Кваліфікований сертифікат відкритого ключа", "Особистий ключ", "Компрометація особистого ключа", "Кваліфікований надавач електронних довірчих послуг" використовуються в значеннях, наведених в Законі України "Про електронні довірчі послуги".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.7. У випадку укладення даного Договору та обміну документами в електронній формі з використанням систем електронного документообігу Сторони зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язуються з дати набрання даним Договором чинності вжити всіх організаційних заходів для забезпечення обміну Е-Документами, а також забезпечити наявність кваліфікованого електронного підпису (КЕП)/удосконаленого електронного підпису (УЕП) в уповноважених осіб Сторін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.8. Кожна Сторона зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язана щоденно слідкувати за надходженням Е-документів та своєчасно здійснювати їх приймання, перевірку, підписання з використанням КЕП/УЕП та повернення іншій Стороні. Сторона, яка здійснює надсилання Е-документів, вважається Стороною-відправником, а Сторона яка здійснює отримання Е-документів, вважається Стороною-одержувачем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.9. Підготовка Е-документа здійснюється Стороною-відправником в строки, встановлені умовами Договору, та згідно вимог чинного законодавства України. Сторона-відправник зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язана належним чином скласти E-документ, підписати його з використанням КЕП/УЕП та направити Стороні-одержувачу за допомогою Системи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11.10. E-документи з накладеним КЕП/УЕП Сторони-відправника вважаються підписаними і набирають чинності з моменту їх підписання з використанням КЕП/УЕП Стороною-одержувачем. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.11. E-документи вважаються підписаними обома Сторонами і набирають чинності також у випадку, якщо Сторона-одержувач протягом 3 (трьох) робочих днів з моменту отримання не відхилила та не надіслала Стороні-відправнику мотивованої відмови таких E-документів. Мотивована відмова надсилається через механізм відхилення E-документа з обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язковим наданням коментарів про обґрунтовані причини такого відхилення. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11.12. Сторони погодили, що у випадку надходження від Сторони-відправника документа, підписаного з використанням КЕП/УЕП, Сторона-одержувач підписує такий документ також з використанням КЕП/УЕП. Забороняється підписання Стороною-одержувачем документа шляхом проставлення власноручного підпису на ньому у випадку, коли такий документ був підписаний Стороною-відправником шляхом накладення КЕП/УЕП. Так само забороняється підписання Стороною документа шляхом накладенням КЕП/УЕП у випадку, коли такий документ містить власноручний підпис іншої Сторони. Якщо Сторона-одержувач отримала від Сторони-відправника документ з накладеним КЕП/УЕП, однак може підписати такий документ лише власноручно, Сторона-одержувач має повідомити Сторону-відправника про неможливість підписання документу з використанням КЕП/УЕП та запросити або направити вказаний документ у паперовій формі. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.13. Умови чинності E-документів:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - юридичну силу буде мати той E-документ, який був підписаний Сторонами з використанням КЕП/УЕП останнім (у випадку наявності кількох різних E-документів по одній і тій самій господарській операції); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- за результатами конкретної господарської операції пріоритетну юридичну силу матиме чинний E-документ, при наявності за цією ж операцією однорідних/аналогічних по суті документів, складених в письмовій (друкованій) формі, незалежно від дати їх оформлення; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- E-документ, підписаний Постачальником з використанням КЕП/УЕП і переданий Споживачу вважатиметься в усіх випадках підписаним уповноваженим представником Постачальника в межах наданих повноважень, що не потребуватиме щоразу перевірки документів на представництво. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.14. Сторони домовились, що датою здійснення господарської операції при виконанні умов Договору буде вважатися дата складання первинного документа (дата, зазначена на самому документі як його обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язковий реквізит), незалежно від дати накладання КЕП/УЕП Сторонами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.15. Сторони домовилися, що E-документ, який відправлений, підписаний КЕП/УЕП, має повну юридичну силу, породжує права та обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язки для Сторін, може бути представлений до суду в якості належного доказу та визнається рівнозначним документу на паперовому носієві. Сторони підтверджують, що всі КЕП/УЕП, які використовуються ними для підписання Е-документів, належать їх уповноваженим представникам та неправомірне чи помилкове накладання КЕП/УЕП на Е-документи одною із Сторін не може бути підставою для невизнання/оспорювання/невиконання нею таких підписаних Е-документів, що відправлені Системою іншій Стороні. Всі ризики негативних наслідків неправомірного/помилкового накладання КЕП/УЕП на Е-документи однієї із Сторін покладаються на таку Сторону. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.16. У випадку, коли одна зі Сторін заявляє про втрату конкретного Е-документа, який попередньо набрав чинності, повторне підписання такого Е-документа не здійснюється. При цьому, Сторона, яка зберігає </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>власний примірник Е-документа, зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язується за зверненням Сторони, яка втратила цей Е-документ, надати його доступними електронними каналами зв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язку або на носії електронної інформації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11.17. У випадку виявлення Стороною неможливості здійснення електронного документообігу така Сторона повідомляє іншу Сторону про дану обставину протягом доби з моменту її виявлення. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.18. Сторони підтверджують, що зареєстровані в системах електронного документообігу, зазначених в п.11.1. Договору, та згодні з відправкою/отриманням Е-документів засобами вказаних систем електронного документообігу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XІІ. Строк дії Договору та інші умови</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12.1.  Цей Договір набуває чинності з дати його підписання уповноваженими представниками Сторін та скріплення їх підписів печатками Сторін (за наявності) і діє в частині постачання </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">газу </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">з моменту реєстрації споживача в реєстрі постачальника на інформаційній платформі ОГТС та діє до </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1007">
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________ 20___ року</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, а в частині проведення розрахунків – до їх повного здійснення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.2. Договір вважається продовженим на кожний наступний календарний рік, якщо не менш як за місяць до закінчення строку дії Договору жодною зі Сторін не буде заявлено про припинення його дії. Кількість пролонгацій необмежена. При цьому Сторони укладають додаткову угоду до цього Договору, в якій визначать плановий обсяг постачання природного газу на наступний календарний рік. Споживач, не пізніше 01 грудня поточного року, надає Постачальнику відомості щодо планових обсягів постачання газу на наступний календарний рік</w:t>
       </w:r>
-      <w:r w:rsidR="004C5D29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="004C5D29" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.3. Одностороння відмова від виконання умов Договору не допускається.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.4. Дія цього Договору також припиняється у наступних випадках:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>- анулювання ліцензії Постачальника на постачання;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>- банкрутства або припинення господарської діяльності Постачальника;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-2" w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- у разі зміни Постачальника - у частині постачання;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-2" w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="n376"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- у разі неприйняття Споживачем запропонованих Постачальником змін до Договору, що викликані змінами регульованих складових ціни (тарифу на послуги замовленої (договірної) потужності) та/або змінами в нормативно-правових актах щодо формування цієї ціни або щодо умов постачання природного газу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-2" w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- відсутня економічна вигода від подальшого виконання умов договору, що неминуче призведе до збитків цієї сторони;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-2" w:firstLine="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- у разі недотримання однією зі Сторін умов визначення та розрахунку ціни згідно з Розділом ІІІ до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.5.Одностороння відмова від виконання умов Договору не допускається.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12.6. Припинення чи розірвання Договору можливе за взаємною згодою Сторін шляхом підписання додаткової угоди до Договору або за рішенням суду на вимогу однієї із Сторін на підставі та в порядку, встановлених чинним законодавством України та Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12.7. Будь-які зміни та доповнення до цього Договору</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1740" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>вважаються дійсними, якщо вони здійснені в письмовій формі (шляхом укладання додаткової угоди) та підписані уповноваженими на це представниками</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-        <w:rPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>та скріплені печаткою (за наявності) або з використанням сервісів електронного документообігу зазначених у розділі ХІ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12.8. Усі повідомлення за цим Договором вважаються зробленими належним чином, якщо вони здійснені в письмовій формі та надіслані листом/рекомендованим листом, вручені кур</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">єром або особисто за зазначеними в цьому Договорі адресами Сторін, або направлені електронною поштою, або з використанням сервісів електронного документообігу зазначених у розділі ХІ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Сторони направляють повідомлення електронною поштою із використанням наступних електронних адрес сторін:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>адреса електронної пошти Постачальника: ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>адреса електронної пошти Споживача: __________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Відправлення електронних листів на зазначені адреси є належним способом направлення будь-якої документації в процесі виконання договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Електронні документи оформлюються відповідно до вимог Закону України «Про електронні документи та електронний документообіг», Закону України «Про електронні довірчі послуги» з обов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язковим використанням електронного підпису. Датою отримання електронних повідомлень (документів) буде вважатися дата їх направлення іншій Стороні, за умови, що такі повідомлення направлені до 17 год 00 хв. Повідомлення, направлені після зазначеного часу, вважаються такими, що отримані на наступний день після дати відправлення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12.9. Сторони зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язуються повідомляти одна одну про зміни своїх керівників, найменування, організаційно-правової форми, банківських реквізитів, місцезнаходження, номерів телефонів, факсів у 5-денний строк з дня виникнення відповідних змін. Інформацію про виникнення відповідних змін Сторони направляють рекомендованим листом з повідомленням за підписом керівника та скріплюють печаткою (за наявності) або в електронній формі з використанням сервісів електронного докуме</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>тообігу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.10. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Постачальник має статус </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
-[...16 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>платника податку на прибуток за основною (базовою) ставкою, передбаченою Податковим Кодексом України і статус платника податку на додану вартість на загальних умовах, передбачених Податковим Кодексом України.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.11. Характеристика статусу Споживача, як платника податків:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="00DA250A">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="567" w:right="-1"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-1" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>12.11.1. Споживач є (не є) платником _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12.12. У разі будь-яких змін в статусі платника податків, Сторони зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язані повідомити про це одна одну не пізніше п</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>яти календарних днів з дати такої зміни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12.13. При вирішенні питань, що не врегульовані цим Договором, Сторони зобов</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>язуються керуватися Законом України "Про ринок природного газу", Правилами постачання газу, Кодексом ГРС, Кодексом ГРМ, іншими діючими нормативно-правовими актами, що регулюють правовідносини на ринку природного газу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.14. Цей Договір укладено в двох примірниках, які мають однакову юридичну силу, один з них зберігається у Постачальника, другий – у Споживача.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XIІІ. Місцезнаходження та банківські реквізити Сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4973"/>
         <w:gridCol w:w="5005"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Постачальник:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Споживач:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="00944A90">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "ЕНЕРА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00944A90" w:rsidRPr="002B1007" w:rsidRDefault="00944A90" w:rsidP="00944A90">
+          <w:p w:rsidR="00944A90" w:rsidRPr="000175D8" w:rsidRDefault="00944A90" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4757"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009C6B77" w:rsidTr="009C6B77">
+            <w:tr w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidTr="009C6B77">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4757" w:type="dxa"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="10"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Юридична</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="9"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>адреса:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="9"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>01601,</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="9"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>м. Київ,</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="10"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>вул.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Госпітальна,</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>буд. 12 - Е,</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>3 поверх,</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>к. 16</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="006B4553" w:rsidRPr="000175D8" w:rsidRDefault="006B4553" w:rsidP="006B4553">
+                  <w:pPr>
+                    <w:pStyle w:val="ac"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000175D8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Поштова адреса: 01601, м. Київ, </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="006B4553" w:rsidRPr="000175D8" w:rsidRDefault="006B4553" w:rsidP="006B4553">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                      <w:spacing w:val="15"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>Поштова</w:t>
-[...66 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t xml:space="preserve">вул. Госпітальна, буд. 12 - Е, 3 поверх, к. 16 </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="006B4553" w:rsidRPr="000175D8" w:rsidRDefault="006B4553" w:rsidP="006B4553">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>просп</w:t>
-[...9 lines deleted...]
-                    <w:t>. Перемоги, буд. 126 Б</w:t>
+                    <w:t>тел.: 050-464-53-50</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
-[...32 lines deleted...]
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:ind w:right="1309"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="-43"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>ел</w:t>
+                    <w:t>ел.</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                      <w:sz w:val="20"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="7"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>адреса:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="7"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId12" w:history="1">
-                    <w:r w:rsidRPr="009C6B77">
+                    <w:r w:rsidRPr="000175D8">
                       <w:rPr>
                         <w:rStyle w:val="ab"/>
                         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                        <w:noProof/>
                         <w:color w:val="auto"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="en-US"/>
                       </w:rPr>
                       <w:t>enera@enera.ua</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:ind w:right="1309"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Код</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="6"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>ЄДРПОУ:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="7"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>25498917</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:ind w:right="777"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>№</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="18"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>витягу</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="17"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>про</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="18"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>реєстр</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="18"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>платника</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="18"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>ПДВ:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="-41"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>1926554500888</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:pStyle w:val="ac"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Інд.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="17"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>податковий</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="18"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>номер:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:spacing w:val="17"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>254989126558</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>р/р UA 75 300528 0000026002455039284</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">МФО банку: 300528 </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRPr="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6B77">
+                  <w:r w:rsidRPr="000175D8">
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Найменування банку: АТ «ОТП БАНК»</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009C6B77" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
+                <w:p w:rsidR="009C6B77" w:rsidRPr="000175D8" w:rsidRDefault="009C6B77" w:rsidP="009C6B77">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Юридична адреса: ____________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Фактична адреса: _____________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>код ЄДРПОУ: _________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>р/р __________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>в ____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ІПН: _________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Свідоцтво: ___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>тел</w:t>
-[...8 lines deleted...]
-              <w:t>.: ________________________________________</w:t>
+              <w:t>тел.: ________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>E-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> адреса: ________________________________</w:t>
+              <w:t>E-mail адреса: ________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="00944A90" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="00944A90" w:rsidP="002B1007">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Директор</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008307D1" w:rsidRPr="002B1007" w:rsidRDefault="008307D1" w:rsidP="002B1007">
+          <w:p w:rsidR="008307D1" w:rsidRPr="000175D8" w:rsidRDefault="008307D1" w:rsidP="002B1007">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="008307D1" w:rsidP="008307D1">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="00DA250A" w:rsidP="008307D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">_______________ </w:t>
+              <w:t>_______________ С.В. Без’</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008307D1" w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">С.В. </w:t>
+              <w:t>язичний</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_______________ / _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002B1007">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1007">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4935"/>
         <w:gridCol w:w="5043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00944A90">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Додаток № 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>до Договору від "___" ____________ 20___ року</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="-207"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="-207"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="-207"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="-207"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Пере</w:t>
       </w:r>
-      <w:r w:rsidR="00944A90">
+      <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>лік контактних точок ТОВ "ЕНЕРА</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072647D">
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="-207"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="9978" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1716"/>
         <w:gridCol w:w="126"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="202"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00281B0E">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00281B0E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="202" w:type="dxa"/>
           <w:trHeight w:val="43"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Адреса (область додається в адресу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Електронна адреса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Режим роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00457AE5" w:rsidRPr="006709AB" w:rsidTr="00281B0E">
+      <w:tr w:rsidR="00457AE5" w:rsidRPr="000175D8" w:rsidTr="00281B0E">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="202" w:type="dxa"/>
           <w:trHeight w:val="1286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00457AE5" w:rsidRPr="00281B0E" w:rsidRDefault="00D10B2D" w:rsidP="00944A90">
+          <w:p w:rsidR="00457AE5" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00281B0E">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>Без’язичний</w:t>
+              <w:t>Без</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00281B0E">
+            <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Сергій Вікторович</w:t>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>язичний Сергій Вікторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00457AE5" w:rsidRPr="00281B0E" w:rsidRDefault="00D10B2D" w:rsidP="00944A90">
+          <w:p w:rsidR="00457AE5" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00281B0E">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>050 486 30 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00457AE5" w:rsidRPr="00281B0E" w:rsidRDefault="008D00BD" w:rsidP="00D10B2D">
+          <w:p w:rsidR="00457AE5" w:rsidRPr="000175D8" w:rsidRDefault="00837753" w:rsidP="00D10B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00D10B2D" w:rsidRPr="00A4084D">
+              <w:r w:rsidR="00D10B2D" w:rsidRPr="000175D8">
                 <w:rPr>
                   <w:rStyle w:val="ab"/>
                   <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>serhii.bezyazychnyy@enera.ua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00457AE5" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
+          <w:p w:rsidR="00457AE5" w:rsidRPr="000175D8" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006709AB">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>З понеділка по четвер</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00281B0E" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
+          <w:p w:rsidR="00281B0E" w:rsidRPr="000175D8" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006709AB">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з 07.30 до 16.30</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00281B0E" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
+          <w:p w:rsidR="00281B0E" w:rsidRPr="000175D8" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006709AB">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>п’ятниця</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ятниця</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00281B0E" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
+          <w:p w:rsidR="00281B0E" w:rsidRPr="000175D8" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006709AB">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з 7.30 до 15.15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00281B0E" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
+          <w:p w:rsidR="00281B0E" w:rsidRPr="000175D8" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00281B0E">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Обідня перерва</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00281B0E" w:rsidRPr="006709AB" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
+          <w:p w:rsidR="00281B0E" w:rsidRPr="000175D8" w:rsidRDefault="00281B0E" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006709AB">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з 12.00 до 12.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+          <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Постачальник:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+          <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Споживач:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="00944A90">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ</w:t>
             </w:r>
-            <w:r w:rsidR="00944A90">
+            <w:r w:rsidR="00944A90" w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "ЕНЕРА</w:t>
             </w:r>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00944A90" w:rsidRPr="002B1007" w:rsidRDefault="00944A90" w:rsidP="00944A90">
+          <w:p w:rsidR="00944A90" w:rsidRPr="000175D8" w:rsidRDefault="00944A90" w:rsidP="00944A90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Директор</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008307D1" w:rsidRPr="0072647D" w:rsidRDefault="008307D1" w:rsidP="002B1007">
+          <w:p w:rsidR="008307D1" w:rsidRPr="000175D8" w:rsidRDefault="008307D1" w:rsidP="002B1007">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="008307D1" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="008307D1" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">_______________ С.В. </w:t>
+              <w:t>_______________ С.В. Без</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Без'язичний</w:t>
+              <w:t>’</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>язичний</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_______________ / _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidTr="00D10B2D">
+      <w:tr w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidTr="00D10B2D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="0072647D" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="002B1007" w:rsidRDefault="0072647D" w:rsidP="002B1007">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B2D" w:rsidRPr="002B1007" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
+    <w:p w:rsidR="00D10B2D" w:rsidRPr="000175D8" w:rsidRDefault="00D10B2D" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Додаток № 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>до Договору №_____________ від «_____»_________20</w:t>
       </w:r>
-      <w:r w:rsidR="00281B0E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00281B0E" w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10D5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="000175D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0072647D">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Перелік точок підключення</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="9716" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2378"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2377"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B10D5A">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Назва газифікованого об’єкту</w:t>
+              <w:t>Назва газифікованого об</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>єкту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B10D5A">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Місцезнаходження точки комерційного обліку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B10D5A">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>EIC-код точки комерційного обліку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B10D5A">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Назва газорозподільної організації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:trHeight w:val="536"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4972"/>
         <w:gridCol w:w="5006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Постачальник:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Споживач:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "ЕНЕРА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidTr="00944A90">
+      <w:tr w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidTr="00944A90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00944A90" w:rsidRPr="002B1007" w:rsidRDefault="00944A90" w:rsidP="00944A90">
+          <w:p w:rsidR="00944A90" w:rsidRPr="000175D8" w:rsidRDefault="00944A90" w:rsidP="00944A90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Директор</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008307D1" w:rsidRPr="0072647D" w:rsidRDefault="008307D1" w:rsidP="00944A90">
+          <w:p w:rsidR="008307D1" w:rsidRPr="000175D8" w:rsidRDefault="008307D1" w:rsidP="00944A90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="008307D1" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="008307D1" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008307D1">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">_______________ С.В. </w:t>
+              <w:t>_______________ С.В. Без</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008307D1">
+            <w:r w:rsidR="00DA250A" w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Без'язичний</w:t>
+              <w:t>’</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000175D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>язичний</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0072647D" w:rsidRPr="0072647D" w:rsidRDefault="0072647D" w:rsidP="00944A90">
+          <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="00944A90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="-59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072647D">
+            <w:r w:rsidRPr="000175D8">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_______________ / _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0072647D" w:rsidRPr="00B10D5A" w:rsidRDefault="0072647D" w:rsidP="0072647D">
+    <w:p w:rsidR="0072647D" w:rsidRPr="000175D8" w:rsidRDefault="0072647D" w:rsidP="0072647D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="-207"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1007" w:rsidRPr="002B1007" w:rsidRDefault="002B1007" w:rsidP="002B1007">
+    <w:p w:rsidR="002B1007" w:rsidRPr="000175D8" w:rsidRDefault="002B1007" w:rsidP="002B1007">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D7BE5" w:rsidRDefault="000D7BE5" w:rsidP="002F3E2A">
+    <w:p w:rsidR="000D7BE5" w:rsidRPr="000175D8" w:rsidRDefault="000D7BE5" w:rsidP="002F3E2A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000D7BE5" w:rsidSect="0083366D">
+    <w:sectPr w:rsidR="000D7BE5" w:rsidRPr="000175D8" w:rsidSect="0083366D">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="964" w:bottom="680" w:left="964" w:header="0" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008D00BD" w:rsidRDefault="008D00BD" w:rsidP="004E47DC">
+    <w:p w:rsidR="00837753" w:rsidRDefault="00837753" w:rsidP="004E47DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008D00BD" w:rsidRDefault="008D00BD" w:rsidP="004E47DC">
+    <w:p w:rsidR="00837753" w:rsidRDefault="00837753" w:rsidP="004E47DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14889,128 +16817,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00944A90" w:rsidRPr="009B672B" w:rsidRDefault="00944A90" w:rsidP="00823BC1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B672B">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009B672B">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009B672B">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008307D1">
+    <w:r w:rsidR="000175D8">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r w:rsidRPr="009B672B">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008D00BD" w:rsidRDefault="008D00BD" w:rsidP="004E47DC">
+    <w:p w:rsidR="00837753" w:rsidRDefault="00837753" w:rsidP="004E47DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008D00BD" w:rsidRDefault="008D00BD" w:rsidP="004E47DC">
+    <w:p w:rsidR="00837753" w:rsidRDefault="00837753" w:rsidP="004E47DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A773B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D5EFA8A"/>
     <w:lvl w:ilvl="0" w:tplc="E884BB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="11.7.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17722,90 +19650,92 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="95"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C2850"/>
     <w:rsid w:val="00002D75"/>
     <w:rsid w:val="000036B3"/>
     <w:rsid w:val="00003E4B"/>
     <w:rsid w:val="0000424E"/>
     <w:rsid w:val="0000426A"/>
     <w:rsid w:val="000057C9"/>
     <w:rsid w:val="000071A0"/>
     <w:rsid w:val="00010483"/>
     <w:rsid w:val="00011D90"/>
     <w:rsid w:val="00012B7A"/>
     <w:rsid w:val="000141CA"/>
     <w:rsid w:val="00014E79"/>
+    <w:rsid w:val="000161CA"/>
     <w:rsid w:val="000163C1"/>
+    <w:rsid w:val="000175D8"/>
     <w:rsid w:val="000209BF"/>
     <w:rsid w:val="0002412B"/>
     <w:rsid w:val="00024532"/>
     <w:rsid w:val="00025C24"/>
     <w:rsid w:val="00025F5B"/>
     <w:rsid w:val="00030952"/>
     <w:rsid w:val="00044646"/>
     <w:rsid w:val="00046281"/>
     <w:rsid w:val="00046D79"/>
     <w:rsid w:val="000474B1"/>
     <w:rsid w:val="00050D82"/>
     <w:rsid w:val="000535B0"/>
     <w:rsid w:val="000607ED"/>
     <w:rsid w:val="0006395D"/>
     <w:rsid w:val="00064DAF"/>
     <w:rsid w:val="00064E40"/>
     <w:rsid w:val="00074711"/>
     <w:rsid w:val="000810A3"/>
     <w:rsid w:val="00085CAE"/>
     <w:rsid w:val="0008611D"/>
     <w:rsid w:val="000915AC"/>
     <w:rsid w:val="00092E9C"/>
     <w:rsid w:val="000A0E7A"/>
     <w:rsid w:val="000A4A1E"/>
     <w:rsid w:val="000B1330"/>
@@ -18226,50 +20156,51 @@
     <w:rsid w:val="00663AC2"/>
     <w:rsid w:val="00665F62"/>
     <w:rsid w:val="00667F5C"/>
     <w:rsid w:val="00670C79"/>
     <w:rsid w:val="00673835"/>
     <w:rsid w:val="00674392"/>
     <w:rsid w:val="00677DA4"/>
     <w:rsid w:val="0068424B"/>
     <w:rsid w:val="00687E6C"/>
     <w:rsid w:val="0069189E"/>
     <w:rsid w:val="00691DFB"/>
     <w:rsid w:val="0069358B"/>
     <w:rsid w:val="00694C3D"/>
     <w:rsid w:val="006974FD"/>
     <w:rsid w:val="006A0A81"/>
     <w:rsid w:val="006A4A43"/>
     <w:rsid w:val="006A5435"/>
     <w:rsid w:val="006A5FDA"/>
     <w:rsid w:val="006A6E6B"/>
     <w:rsid w:val="006B034B"/>
     <w:rsid w:val="006B0BC0"/>
     <w:rsid w:val="006B1D20"/>
     <w:rsid w:val="006B1FD8"/>
     <w:rsid w:val="006B26F8"/>
     <w:rsid w:val="006B3AFB"/>
+    <w:rsid w:val="006B4553"/>
     <w:rsid w:val="006B4DF2"/>
     <w:rsid w:val="006C5F54"/>
     <w:rsid w:val="006D2FE3"/>
     <w:rsid w:val="006D3C1B"/>
     <w:rsid w:val="006D53B5"/>
     <w:rsid w:val="006D750D"/>
     <w:rsid w:val="006E04A8"/>
     <w:rsid w:val="006E0DE6"/>
     <w:rsid w:val="006E5108"/>
     <w:rsid w:val="006E65E0"/>
     <w:rsid w:val="006F261D"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="006F4F6A"/>
     <w:rsid w:val="006F73F7"/>
     <w:rsid w:val="00700721"/>
     <w:rsid w:val="007054ED"/>
     <w:rsid w:val="0070611B"/>
     <w:rsid w:val="00707951"/>
     <w:rsid w:val="00707C04"/>
     <w:rsid w:val="00711747"/>
     <w:rsid w:val="007139A6"/>
     <w:rsid w:val="00713EE5"/>
     <w:rsid w:val="00715BC4"/>
     <w:rsid w:val="00715C3B"/>
     <w:rsid w:val="00715EB9"/>
@@ -18351,89 +20282,91 @@
     <w:rsid w:val="007E7959"/>
     <w:rsid w:val="007F0623"/>
     <w:rsid w:val="007F20C9"/>
     <w:rsid w:val="007F2247"/>
     <w:rsid w:val="007F41E6"/>
     <w:rsid w:val="007F509B"/>
     <w:rsid w:val="007F5F2B"/>
     <w:rsid w:val="007F6E51"/>
     <w:rsid w:val="008047A7"/>
     <w:rsid w:val="00807182"/>
     <w:rsid w:val="00810A74"/>
     <w:rsid w:val="008115C9"/>
     <w:rsid w:val="00814564"/>
     <w:rsid w:val="008166D9"/>
     <w:rsid w:val="0082026A"/>
     <w:rsid w:val="00823BC1"/>
     <w:rsid w:val="008307D1"/>
     <w:rsid w:val="008322D9"/>
     <w:rsid w:val="0083332C"/>
     <w:rsid w:val="0083366D"/>
     <w:rsid w:val="008345A8"/>
     <w:rsid w:val="00834794"/>
     <w:rsid w:val="00836C4C"/>
     <w:rsid w:val="00836E69"/>
     <w:rsid w:val="008370C1"/>
+    <w:rsid w:val="00837753"/>
     <w:rsid w:val="00840B01"/>
     <w:rsid w:val="0084567C"/>
     <w:rsid w:val="00845A81"/>
     <w:rsid w:val="00846368"/>
     <w:rsid w:val="00851890"/>
     <w:rsid w:val="00851D25"/>
     <w:rsid w:val="00856BDF"/>
     <w:rsid w:val="00861309"/>
     <w:rsid w:val="0086161E"/>
     <w:rsid w:val="008625FB"/>
     <w:rsid w:val="00864FEF"/>
     <w:rsid w:val="00866475"/>
     <w:rsid w:val="008720F2"/>
     <w:rsid w:val="0087333C"/>
     <w:rsid w:val="008776E5"/>
     <w:rsid w:val="008806E7"/>
     <w:rsid w:val="0088479C"/>
     <w:rsid w:val="00886D65"/>
     <w:rsid w:val="008870B2"/>
     <w:rsid w:val="00887BEB"/>
     <w:rsid w:val="00892DD8"/>
     <w:rsid w:val="0089321F"/>
     <w:rsid w:val="008969BC"/>
     <w:rsid w:val="00897834"/>
     <w:rsid w:val="00897FC1"/>
     <w:rsid w:val="008A017A"/>
     <w:rsid w:val="008A0290"/>
     <w:rsid w:val="008A21DE"/>
     <w:rsid w:val="008A35CD"/>
     <w:rsid w:val="008A393E"/>
     <w:rsid w:val="008A4139"/>
     <w:rsid w:val="008A5063"/>
     <w:rsid w:val="008B04F0"/>
     <w:rsid w:val="008B42C3"/>
     <w:rsid w:val="008B4430"/>
     <w:rsid w:val="008C1F71"/>
     <w:rsid w:val="008C3890"/>
     <w:rsid w:val="008C3A16"/>
     <w:rsid w:val="008C43D1"/>
+    <w:rsid w:val="008C68E7"/>
     <w:rsid w:val="008C714D"/>
     <w:rsid w:val="008D00BD"/>
     <w:rsid w:val="008D04C4"/>
     <w:rsid w:val="008D529D"/>
     <w:rsid w:val="008E184F"/>
     <w:rsid w:val="008E2011"/>
     <w:rsid w:val="008E2021"/>
     <w:rsid w:val="008E479C"/>
     <w:rsid w:val="008E5515"/>
     <w:rsid w:val="00903B6A"/>
     <w:rsid w:val="00904846"/>
     <w:rsid w:val="00904AF3"/>
     <w:rsid w:val="00904FD2"/>
     <w:rsid w:val="00906580"/>
     <w:rsid w:val="009073B5"/>
     <w:rsid w:val="0091026C"/>
     <w:rsid w:val="00912A48"/>
     <w:rsid w:val="009218E2"/>
     <w:rsid w:val="009219C9"/>
     <w:rsid w:val="00921CC9"/>
     <w:rsid w:val="009227F3"/>
     <w:rsid w:val="00922B02"/>
     <w:rsid w:val="00923502"/>
     <w:rsid w:val="0092736F"/>
     <w:rsid w:val="0093167D"/>
@@ -18751,50 +20684,51 @@
     <w:rsid w:val="00D62308"/>
     <w:rsid w:val="00D640E3"/>
     <w:rsid w:val="00D65726"/>
     <w:rsid w:val="00D65AE6"/>
     <w:rsid w:val="00D66E87"/>
     <w:rsid w:val="00D67C9D"/>
     <w:rsid w:val="00D73C9A"/>
     <w:rsid w:val="00D75384"/>
     <w:rsid w:val="00D7711D"/>
     <w:rsid w:val="00D7790A"/>
     <w:rsid w:val="00D80A18"/>
     <w:rsid w:val="00D812E5"/>
     <w:rsid w:val="00D81DDC"/>
     <w:rsid w:val="00D828E0"/>
     <w:rsid w:val="00D82DCD"/>
     <w:rsid w:val="00D835D6"/>
     <w:rsid w:val="00D83C2C"/>
     <w:rsid w:val="00D8431D"/>
     <w:rsid w:val="00D8525A"/>
     <w:rsid w:val="00D877A2"/>
     <w:rsid w:val="00D90860"/>
     <w:rsid w:val="00D95819"/>
     <w:rsid w:val="00D96A52"/>
     <w:rsid w:val="00DA056D"/>
     <w:rsid w:val="00DA1951"/>
+    <w:rsid w:val="00DA250A"/>
     <w:rsid w:val="00DA6378"/>
     <w:rsid w:val="00DA67C8"/>
     <w:rsid w:val="00DB0A15"/>
     <w:rsid w:val="00DB159B"/>
     <w:rsid w:val="00DB2FD8"/>
     <w:rsid w:val="00DB5BC6"/>
     <w:rsid w:val="00DB74B3"/>
     <w:rsid w:val="00DC033A"/>
     <w:rsid w:val="00DC0428"/>
     <w:rsid w:val="00DC122D"/>
     <w:rsid w:val="00DC1301"/>
     <w:rsid w:val="00DC2056"/>
     <w:rsid w:val="00DC32B5"/>
     <w:rsid w:val="00DC36ED"/>
     <w:rsid w:val="00DC45D5"/>
     <w:rsid w:val="00DC5DB8"/>
     <w:rsid w:val="00DC652A"/>
     <w:rsid w:val="00DC7813"/>
     <w:rsid w:val="00DC7878"/>
     <w:rsid w:val="00DD4117"/>
     <w:rsid w:val="00DD5EF6"/>
     <w:rsid w:val="00DE2381"/>
     <w:rsid w:val="00DE2932"/>
     <w:rsid w:val="00DE7C0C"/>
     <w:rsid w:val="00DF09BA"/>
@@ -18937,57 +20871,56 @@
     <w:rsid w:val="00FF7D32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F61AB52"/>
   <w15:docId w15:val="{5F9D6E95-9700-431B-84E6-005E192E43E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19787,51 +21720,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="11">
     <w:name w:val="Сітка таблиці1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002B1007"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="293946559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="314797222">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20222,86 +22155,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EC0EFC5-620A-4D34-99C8-4BB6907EE706}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72D5251D-E747-43DD-B9BD-75EC9B1CB421}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>45951</Characters>
+  <Pages>13</Pages>
+  <Words>34436</Words>
+  <Characters>19629</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>382</Lines>
+  <Lines>163</Lines>
   <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Krokoz™</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53905</CharactersWithSpaces>
+  <CharactersWithSpaces>53958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Гофрик Марина Сергіївна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>