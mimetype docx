--- v0 (2025-11-10)
+++ v1 (2026-05-07)
@@ -1,6956 +1,11077 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="007C752F" w:rsidRPr="007C752F" w:rsidRDefault="007C752F" w:rsidP="007C752F">
+    <w:p w:rsidR="007C752F" w:rsidRPr="00E96B57" w:rsidRDefault="007C752F" w:rsidP="007C752F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C752F">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ДОГОВІР №____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C752F" w:rsidRDefault="007C752F" w:rsidP="007C752F">
+    <w:p w:rsidR="007C752F" w:rsidRPr="00E96B57" w:rsidRDefault="007C752F" w:rsidP="007C752F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C752F">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>про постачання електричної енергії споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C752F" w:rsidRPr="007C752F" w:rsidRDefault="007C752F" w:rsidP="007C752F">
+    <w:p w:rsidR="007C752F" w:rsidRPr="00E96B57" w:rsidRDefault="007C752F" w:rsidP="007C752F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007C752F" w:rsidRDefault="007C752F" w:rsidP="007C752F">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C752F" w:rsidRPr="00E96B57" w:rsidRDefault="007C752F" w:rsidP="00E96B57">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">м. Київ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>»__</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____ 20___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>року</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C752F" w:rsidRDefault="007C752F" w:rsidP="007C752F">
+    <w:p w:rsidR="007C752F" w:rsidRPr="00E96B57" w:rsidRDefault="007C752F" w:rsidP="007C752F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007C752F" w:rsidRDefault="007C752F" w:rsidP="007C752F">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="007C752F" w:rsidP="007C752F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C752F">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕНЕРА"</w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,що діє на підставі ліцензії, виданої згідно Постанови Національної комісії, що здійснює державне регулювання у сферах енергетики та комунальних послуг від 14 серпня 2018 року № 839 (далі - Постачальник), в особі </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, яка діє на підставі </w:t>
       </w:r>
-      <w:r w:rsidR="005D6CF7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="005D6CF7" w:rsidP="007C752F">
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CF7" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________ (далі - Споживач), в особі _</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________, який(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>яка) діє на підставі ________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________ (далі-Сторони), уклали цей договір про постачання електричної енергії споживачу, (далі - Договір).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D34B0" w:rsidRPr="00E96B57" w:rsidRDefault="001D34B0" w:rsidP="007C752F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="007C752F" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Загальні положення</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1114"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Цей Договір про постачання електричної енергії споживачу (далі - Договір) є публічним договором приєднання, який встановлює порядок та умови постачання електричної енергії як товарної продукції споживачу постачальником електричної енергії та укладається Сторонами з урахуванням статей 633, 634, 641, 642 Цивільного кодексу України, шляхом приєднання Споживача до умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1116"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Умови цього Договору розроблені відповідно до Закону України "Про ринок електричної енергії" та Правил роздрібного ринку електричної енергії, затверджених постановою Національної комісії, що здійснює державне регулювання у сферах</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>енергетики</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>та комунальних послуг, від 14.03.2018 N 312 (далі - ПРРЕЕ), та є однаковими для всіх споживачів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Далі по тексту цього Договору Постачальник або Споживач іменуються Сторона, а разом</w:t>
       </w:r>
-      <w:r w:rsidR="00703C98" w:rsidRPr="00563F6A">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00703C98" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Сторони.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Предмет Договору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1097"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>За цим Договором Постачальник продає електричну енергію Споживачу для забезпечення потреб електроустановок Споживача, а Споживач оплачує Постачальнику вартість використаної (купованої) електричної енергії та здійснює інші платежі згідно з умовами цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1107"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Обов'язковою умовою для постачання електричної енергії Споживачу є наявність у нього укладеного в установленому порядку з оператором системи договору про надання послуг з розподілу/передачі, на підставі якого Споживач набуває право отримувати послугу з розподілу/передачі електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Малі непобутові споживачі можуть використовувати електричну енергію для професійної, господарської, підприємницької та іншої діяльності.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Умови постачання</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Початком постачання електричної енергії Споживачу є дата, зазначена в заяві-приєднанні, яка є додатком 1 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Споживач має право вільно змінювати Постачальника відповідно до процедури, визначеної ПРРЕЕ, та умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1124"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Постачальник за цим Договором не має права вимагати від Споживача будь-якої іншої плати за електричну енергію, що не визначена у комерційній пропозиції, яка є додатком 2 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Якість постачання електричної енергії</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Для забезпечення безперервн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ого надання послуг з постачання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> електричної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>енергії Споживачу Постачальник зобов'язується здійснювати своєчасну закупівлю електричної  енергії  в обсягах, що за належних умов забезпечать задоволення попиту на споживання електричної енергії Споживачем.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+        <w:t xml:space="preserve">енергії Споживачу Постачальник зобов'язується здійснювати своєчасну закупівлю електричної </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">енергії </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>в обсягах, що за належних умов забезпечать задоволення попиту на споживання електричної енергії Споживачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1157"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00597D75">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальник зобов'язується забезпечити комерційну якість послуг, які надаються Споживачу за цим Договором, що передбачає вчасне та повне інформування Споживача про умови постачання електричної енергії, ціни на електричну енергію та вартість</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>послуг,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>надаються, надання роз'яснень положень актів чинного законодавства, якими регулюються відносини Сторін, ведення точних та прозорих розрахунків із Споживачем, а також можливість вирішення спірних питань шляхом досудового врегулювання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00597D75">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="116" w:firstLine="609"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Споживач має право на отримання компенсації за недотримання показників комерційної якості надання послуг Постачальником. Постачальник зобов'язується надавати компенсацію Споживачу за недотримання показників комерційної якості надання послуг Постачальником у порядку, затвердженому Національною комісією, що здійснює державне регулювання у сферах енергетики та комунальних послуг (далі – Регулятор), опублікувати на своєму офіційному вебсайті</w:t>
       </w:r>
-      <w:r w:rsidR="00597D75" w:rsidRPr="00563F6A">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00597D75" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>порядок надання компенсацій та їх розміри.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ціна, порядок обліку та оплати електричної енергії</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1157"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживач розраховується з Постачальником за електричну енергію за цінами, що визначаються відповідно до механізму визначення ціни електричної енергії, згідно з обраною Споживачем комерційною пропозицією, яка є додатком 2 до цього Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="123"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="005F78E4">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>У разі надання у встановленому порядку Постачальником Споживачу повідомлення про</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>зміни умов цього Договору (у тому числі зміну ціни), що викликані змінами регульованих складових ціни (тарифу на послуги з передачі та/або розподілу електричної енергії) та/або змінами в нормативно-правових актах щодо формування цієї ціни або умов постачання електричної енергії, цей Договір вважається із зазначеної в повідомленні дати зміни його</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>умов</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(але</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>раніше</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ніж</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>днів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>від дня надання Споживачу повідомлення):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="005F78E4">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="998"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">достроково розірваним (без </w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>неустойки (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>штраф</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6B13" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00BD6B13" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>, пен</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6B13" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00BD6B13" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>) за ініціативою Споживача – у разі надання</w:t>
       </w:r>
-      <w:r w:rsidR="005F78E4" w:rsidRPr="003A7E53">
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+      <w:r w:rsidR="005F78E4" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальнику письмової заяви</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>незгоду/неприйняття</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>змін</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>протягом</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5 робочих днів з дня отримання такого повідомлення, але не пізніше ніж за 10 днів до зазначеної в повідомленні дати зміни умов договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
         <w:ind w:right="108" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>зміненим на запропонованих Постачальником умовах – якщо Споживач не надав</w:t>
       </w:r>
-      <w:r w:rsidR="00970E5B" w:rsidRPr="003A7E53">
-[...18 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+      <w:r w:rsidR="00970E5B" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальнику письмову заяву про незгоду/неприйняття змін у термін,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>зазначений</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>у повідомленні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1169"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Спосіб визначення ціни (тарифу) електричної енергії зазначається в комерційній пропозиції Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Для одного об'єкта споживання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(площадки</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вимірювання)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>застосовується</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>один</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>спосіб визначення ціни електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1076"/>
         </w:tabs>
         <w:ind w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Інформація про діючу ціну електричної енергії на ринку "на добу на перед" має</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>бути розміщена на офіційному вебсайті Постачальника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Ціна електричної енергії має зазначатися Постачальником у рахунках про оплату електричної енергії за цим Договором, у тому числі у разі її зміни.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00E90882">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>У випадках</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>диференційованих</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>цін</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електричної</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>енергії</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>суми, вказані в рахунках, відображають середню ціну, обчислену на базі різних диференційованих цін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00E90882">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Розрахунковим періодом за цим Договором є календарний місяць.</w:t>
       </w:r>
-      <w:r w:rsidR="00B3431F" w:rsidRPr="00563F6A">
-[...6 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+      <w:r w:rsidR="00B3431F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1176"/>
         </w:tabs>
         <w:ind w:left="100" w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Розрахунки Споживача за цим Договором здійснюються на поточний рахунок</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>із спеціальним режимом використання (далі – спецрахунок).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>При цьому, Споживач не обмежується у праві здійснювати оплату за цим Договором через банківську платіжну систему, он-лайн переказ, поштовий переказ, та в інший не заборонений законодавством спосіб.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Оплата вартості електричної енергії за цим Договором здійснюється Споживачем виключно шляхом перерахування коштів на спецрахунок Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="121"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Оплата вважається здійсненою після того, як на спецрахунок Постачальника надійшла вся сума коштів, що підлягає сплаті за куповану електричну енергію відповідно до умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="121"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Спецрахунок Постачальника зазначається у платіжних документах Постачальника, у тому числі у разі його зміни.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1094"/>
         </w:tabs>
         <w:ind w:left="100" w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Оплата рахунка Постачальника за цим Договором має бути здійснена Споживачем у строк, визначений у рахунку, який не може бути меншим 5 (п'яти) робочих днів з моменту отримання його Споживачем, або протягом 5 (п'яти) робочих днів від дати, зазначеної у комерційній пропозиції, щодо оплати рахунку, оформленого Споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="119"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Всі платіжні документи, що виставляються Постачальником Споживачу, мають містити чітку інформацію про суму платежу, порядок та строки оплати, що погоджені Сторонами цього Договору, а також інформацію щодо адреси, телефонів, офіційних</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вебсайтів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отримання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>інформації</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>про подання звернень, скарг та претензій щодо якості постачання електричної енергії та надання повідомлень про загрозу електробезпеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1101"/>
         </w:tabs>
         <w:ind w:left="100" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Якщо Споживач не здійснив оплату за цим Договором у строки, передбачені комерційною пропозицією, Постачальник має право здійснити заходи з припинення постачання електричної енергії Споживачу у порядку, визначеному ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>У разі несвоєчасної оплати платежів передбачених цим Договором, Постачальник проводить Споживачу, нарахування за весь час прострочення виконання грошового зобов’язання пені, 3% річних від простроченої суми та інфляційних нарахувань.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="121"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Пеня, 3% річних та інфляційні нарахування сплачуються на поточний рахунок Постачальника, який вказується в рахунках.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Споживач, сплачує Постачальнику пеню у розмірі, що визначається цим Договором, та зазначається в комерційній пропозиції, яка є додатком 2 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1104"/>
         </w:tabs>
         <w:ind w:left="100" w:right="106" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>У разі виникнення у Споживача заборгованості за електричну енергію за цим Договором, сторони за взаємною згодою укладають графік погашення заборгованості на строк не</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>більше</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12 місяців. За вимогою Постачальника Споживач подає довідки, що підтверджують неплатоспроможність (обмежену платоспроможність) Споживача. Графік погашення заборгованості оформляється додатком до цього договору або окремим договором про реструктуризацію заборгованості. Укладення Сторонами та дотримання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживачем</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>графіка</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>погашення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>заборгованості не звільняє Споживача від здійснення поточних платежів за цим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001358BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>разі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>недотримання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>графіка</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>погашення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заборгованості</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>прострочення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оплати</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поточних</w:t>
+      </w:r>
+      <w:r w:rsidR="001358BC" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>платежів Постачальник має право здійснити заходи з припинення постачання електричної енергії Споживачу у порядку, визначеному цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1238"/>
         </w:tabs>
         <w:ind w:left="100" w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживач здійснює плату за послугу з розподілу</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(передачі)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>електричної</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>енергії</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>у складі вартості (ціни) електричної енергії Постачальника,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>безпосередньо</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>оператору</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>системи,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з яким Споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії. Спосіб оплати послуги з розподілу (передачі) електричної енергії зазначається в комерційній пропозиції, яка є додатком до цього Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="119"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Споживач може змінити спосіб оплати через діючого Постачальника</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оплату</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>напряму оператору системи, з яким Споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії, за послугу з розподілу/передачі електричної енергії шляхом вибору відповідної комерційної пропозиції Постачальника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>При укладенні цього Договору Постачальник інформує Споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>можливість</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оплати послуги з розподілу/передачі напряму оператору системи, з яким споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії, та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>надає</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>відповідні роз'яснення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="127"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Споживач, електроустановки якого приєднані на території здійснення ліцензованої діяльності оператора системи розподілу, відшкодовує у вартості (ціні) електричної енергії Постачальнику також вартість закупленої послуги з передачі електричної енергії, спожитої Споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="126"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Постачальник зобов'язаний при виставленні рахунка за електричну енергію Споживачу окремо вказувати суму вартості оплачуваної послуги з розподілу та/або передачі електричної енергії у складі оплати вартості електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1302"/>
         </w:tabs>
         <w:ind w:left="100" w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Споживач має право обрати на розрахунковий період іншого Постачальника в установленому ПРРЕЕ порядку, за умов, що в нього є укладений договір про надання послуг з розподілу (передачі) електричної енергії з оператором системи та відсутнє припинення постачання електричної енергії внаслідок наявної заборгованості за постачання електричної </w:t>
       </w:r>
-      <w:r w:rsidRPr="00563F6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>енергії перед діючим Постачальником.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1248"/>
         </w:tabs>
         <w:ind w:left="100" w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Порядок звіряння фактичного обсягу спожитої електричної енергії на певну дату чи протягом відповідного періоду визначається відповідно до</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>комерційної</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>пропозиції,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>обраної Споживачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1259"/>
         </w:tabs>
         <w:ind w:left="100" w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Комерційна пропозиція, яка є додатком 2 до цього Договору, має містити наступну інформацію:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="003761AA">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="003761AA">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="557"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ціну (тариф) електричної енергії, у тому числі диференційовані ціни (тарифи);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:ind w:left="100" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="003761AA">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>спосіб оплати (необхідно обрати лише один з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>варіантів:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>попередня</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>оплата,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>факту, плановий платіж);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="003761AA">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>термін надання рахунку за спожиту електричну енергію та строк його оплати;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="100" w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="003761AA">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>визначення способу оплати послуг з розподілу/передачі електричної енергії або у складі вартості (ціни) електричної енергії Постачальника, або напряму з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>оператором</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>системи,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>яким Споживач має діючий</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>договір</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>надання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>послуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>розподілу/передачі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>електричної енергії (необхідно обрати лише один з варіантів);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="003761AA">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>розмір пені за порушення строку оплати або штраф;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1013"/>
         </w:tabs>
         <w:ind w:left="100" w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>розмір компенсації Споживачу за недодержання Постачальником якості надання комерційних послуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="959"/>
         </w:tabs>
         <w:ind w:left="100" w:right="126" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>розмір штрафу за дострокове розірвання Договору у випадках, не передбачених умовами Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>термін дії Договору та умови пролонгації;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>дата та підпис споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:ind w:left="1047" w:hanging="348"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>можливість надання пільг, субсидій.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Після прийняття Споживачем комерційної пропозиції Постачальника внесення змін до</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>неї можливе лише за згодою сторін або в порядку, встановленому чинним законодавством, зокрема за ініціативою Постачальника з попередженням за</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>днів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>правом</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>прийняти пропозицію,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>розірвати</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Договір.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Після</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>настання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дати,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вказаної</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>попередженні</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Постачальника,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>і за відсутності заяви Споживача про розірвання Договору (при факті споживання будь-якого обсягу електричної енергії) Договір вважається зміненим відповідно до запропонованих умов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Права та обов'язки Споживача</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="001F0460">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="001F0460">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Споживач має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00E82DF5">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00E82DF5">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>обирати спосіб визначення ціни за постачання електричної енергії на умовах, зазначених у комерційній пропозиції, обраній Споживачем;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00CB31F6">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00CB31F6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:right="60" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>отримувати електричну енергію на умовах, зазначених у цьому Договорі;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00E82DF5">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00E82DF5">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:right="126" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>купувати електричну енергію із забезпеченням рівня якості комерційних послуг, відповідно до вимог діючих стандартів якості надання послуг, затверджених Регулятором, а також на отримання компенсації за порушення таких вимог, розмір якої визначено в комерційній пропозиції;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00B742DD">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00B742DD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00B742DD">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>безоплатно отримувати всю інформацію стосовно його прав та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>обов'язків,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>інформацію</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>про ціну, порядок оплати спожитої електричної енергії, а також іншу інформацію, що має надаватись Постачальником відповідно до чинного законодавства та/або цього Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00B742DD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>безоплатно отримувати інформацію про обсяги та інші параметри власного споживання електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004C7980">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004C7980">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>звертатися</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальника</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>вирішення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>будь-яких</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>питань,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>пов'язаних</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>виконанням</w:t>
+      </w:r>
+      <w:r w:rsidR="00B742DD" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>вимагати від Постачальника надання письмової форми цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="973"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>вимагати від Постачальника пояснень щодо отриманих рахунків і у випадку незгоди</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з порядком розрахунків або розрахованою сумою вимагати проведення звіряння розрахункових даних та/або оскаржувати їх в установленому цим Договором та чинним законодавством порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="946"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>проводити звіряння фактичних розрахунків в установленому ПРРЕЕ порядку з підписанням відповідного акта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1075"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>вільно обирати іншого електропостачальника та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>розірвати</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>цей</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Договір</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>встановленому цим Договором та чинним законодавством порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>оскаржувати будь-які несанкціоновані, неправомірні чи інші дії Постачальника,  що порушують права Споживача, та брати участь у розгляді цих скарг на умовах, визначених чинним законодавством та цим Договором;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+        <w:t>оскаржувати будь-які несанкціоновані, неправомірні чи інші дії Постачальника,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>що порушують права Споживача, та брати участь у розгляді цих скарг на умовах, визначених чинним законодавством та цим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1053"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>отримувати відшкодування збитків від Постачальника, понесених у зв'язку з невиконанням або неналежним виконанням Постачальником</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>своїх</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>зобов'язань</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>перед</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживачем,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>до умов цього Договору та чинного законодавства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>перейти на постачання електричної енергії до іншого електропостачальника, у разі наявності договору споживача про надання послуг з розподілу/передачі електричної енергії та відсутності припинення постачання електричної енергії внаслідок наявності заборгованості за постачання електричної енергії перед діючим Постачальником, та/або достроково призупинити чи розірвати цей Договір у встановленому ним порядку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:ind w:left="1047" w:hanging="348"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>інші права, передбачені чинним законодавством і цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="003B4891">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="003B4891">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Споживач зобов'язується:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="122" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>забезпечувати своєчасну та повну оплату спожитої</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>електричної</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>енергії</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>умовами цього Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="976"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>мати діючий договір</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>надання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>послуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>розподілу/передачі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>електричної енергії з оператором системи, на території здійснення ліцензованої діяльності якого приєднана електроустановка Споживача;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="125" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>раціонально використовувати електричну енергію, обережно поводитися з електричними пристроями та використовувати отриману електричну енергію виключно для власного споживання та не допускати несанкціонованого споживання електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1040"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>протягом 5 робочих днів до початку постачання електричної енергії новим електропостачальником, але не пізніше дати, визначеної цим Договором, розрахуватися з Постачальником за спожиту електричну енергію;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="981"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>надавати забезпечення виконання зобов'язань (порука тощо) з оплати за постачання електричної енергії у випадку неможливості погасити</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>заборгованість</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>постачання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>та/або перебування в процесі ліквідації чи банкрутства відповідно до Цивільного кодексу України та ПРРЕЕ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="962"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>безперешкодно допускати на свою територію, у свої житлові, виробничі, господарські та підсобні приміщення, де розташовані вузли обліку електричної енергії, засоби вимірювальної техніки тощо, представників Постачальника після пред'явлення ними службових посвідчень для</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>звіряння показів щодо фактично спожитої електричної енергії;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:right="116" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відшкодовувати Постачальнику збитки, понесені ним у зв'язку з невиконанням або неналежним виконанням Споживачем</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>своїх</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>зобов'язань</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>перед</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальником,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>покладені</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>на нього чинним законодавством та/або цим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="936" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>здійснювати оплату рахунків на пеню, інфляційні нарахування, 3% річних;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="986"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>відшкодовувати витрати, понесені Постачальником на користь оператора системи за здійснення робіт з припинення та відновлення електроживлення електроустановки Споживача, у випадках та порядку, що встановлені цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00475F7D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1062"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>у разі звільнення приміщення та/або остаточного припинення користування електричною енергією повідомити Постачальника та оператора системи або основного споживача про намір припинити дію відповідних договорів не пізніше ніж</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>робочих</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>днів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>дня</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>звільнення приміщення та/або остаточного припинення користування електричною енергією</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>надати</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>заяву щодо розірвання договорів і в цей самий термін здійснити сплату всіх видів платежів, передбачених відповідними договорами, до заявленого споживачем дня звільнення приміщення та/або остаточного припинення користування електричною енергією включно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1058"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>здійснити реєстрацію розрахунків коригування у Єдиному реєстрі податкових накладних у терміни, встановлені Податковим кодексом України, якщо обов’язок такої реєстрації</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>до вимог Податкового кодексу України покладено на Споживача;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1075"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>виконувати інші обов'язки, покладені на Споживача чинним законодавством та/або цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1140"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживач, електроустановки якого приєднані до оператора системи розподілу, зобов’язується виконувати повну</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>своєчасну</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>оплату</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>вартості</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>послуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>оператора</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>системи</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>передачі, яка включається електропостачальником до роздрібної ціни електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Права і обов'язки Постачальника</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00012E3A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00012E3A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Постачальник має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="284" w:right="118" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>отримувати від Споживача плату за поставлену електричну енергію та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>платежі, визначені цим Договором та Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>контролювати правильність оформлення Споживачем платіжних документів;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="125" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ініціювати припинення постачання електричної енергії Споживачу у порядку та на умовах, визначених цим Договором та чинним законодавством;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="123" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>безперешкодного доступу до розрахункових засобів вимірювальної техніки Споживача для перевірки показів щодо фактично використаних Споживачем обсягів електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="976"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>проводити разом зі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживачем</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>звіряння</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>фактично</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>використаних</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>обсягів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>електричної енергії з підписанням відповідного акту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="946"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>отримувати відшкодування збитків від Споживача, що понесені Постачальником у зв'язку з невиконанням або неналежним виконанням Споживачем своїх зобов'язань перед Постачальником, відповідно до умов цього Договору та чинного законодавства, у тому числі отримувати відшкодування збитків від Споживача за дострокове розірвання Договору у випадках, не передбачених Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>змінити ціну на електричну енергію, у тому числі внаслідок</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>зміни</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>регульованих</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>складових ціни (тарифів на послуги з передачі та/або розподілу електричної енергії) та/або змін у нормативно-правових актах щодо формування цієї ціни;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00706716">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="965"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>проводити оплату послуг з розподілу (передачі) електричної енергії оператору системи, якщо Споживач не обрав спосіб оплати послуги з розподілу (передачі) напряму з оператором системи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>інші права, передбачені чинним законодавством і цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00385BDF">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Постачальник зобов'язується:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="948"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>забезпечувати належну якість надання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>послуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>постачання</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>електричної</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>енергії</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відповідно до вимог чинного законодавства та цього Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:ind w:right="129" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>нараховувати і виставляти рахунки Споживачу за електричну енергію відповідно до вимог та у порядку, передбачених ПРРЕЕ та цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="942"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>забезпечити наявність різних комерційних пропозицій з постачання електричної енергії для Споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="948"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>надавати Споживачу інформацію про його права та обов'язки, ціни на електричну енергію, порядок оплати за спожиту електричну енергію, порядок зміни діючого Постачальника та іншу інформацію, що вимагається цим Договором та чинним законодавством, а також інформацію про ефективне споживання електричної енергії.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Така</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>інформація оприлюднюється на офіційному вебсайті Постачальника і безкоштовно надається Споживачу на його запит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>публікувати на офіційному вебсайті детальну інформацію про зміну ціни електричної енергії за 20 днів до введення її у дію;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>видавати Споживачеві безоплатно платіжні документи та форми звернень;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>приймати оплату наданих за цим Договором послуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>будь-яким способом,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>передбачений цим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>проводити оплату послуг з розподілу/передачі електричної енергії оператору системи з наступною оплатою цих послуг Споживачем Постачальнику, якщо Споживач не обрав спосіб оплати послуги з розподілу/передачі електричної енергії напряму з оператором системи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="973"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>розглядати в установленому законодавством</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>порядку</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>звернення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживача,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>зокрема</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з питань нарахувань за електричну енергію, і за наявності</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відповідних</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>підстав</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>задовольняти</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>його вимоги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1071"/>
         </w:tabs>
         <w:ind w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>забезпечувати належну організацію власної роботи для можливості передачі та обробки звернення Споживача з питань, що пов'язані з виконанням цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1078"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>відшкодовувати збитки, понесені Споживачем у випадку невиконання або неналежного виконання Постачальником своїх зобов'язань за цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:ind w:left="1047" w:hanging="348"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>забезпечувати конфіденційність даних, отриманих від Споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>протягом 3 (трьох) днів від дати, коли Постачальнику стало відомо про нездатність продовжувати постачання електричної енергії Споживачу, він</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>зобов'язується</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>протягом 3 (трьох) днів від дати, коли Постачальнику стало відомо про нездатність продовжувати постачання електричної енергії Споживачу, він  зобов'язується  проінформувати Споживача про його право:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+        <w:t>проінформувати Споживача про його право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="700" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>вибрати іншого Постачальника та про наслідки невиконання цього;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>перейти до Постачальника, на якого в установленому порядку покладені спеціальні обов'язки (постачальник "останньої надії");</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>на відшкодування збитків, завданих у зв'язку з неможливістю подальшого виконання Постачальником своїх зобов'язань за цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>виконувати інші обов'язки, покладені на Постачальника чинним законодавством та/або цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="000B2A58">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Порядок припинення та відновлення постачання електричної енергії</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1122"/>
         </w:tabs>
         <w:ind w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Постачальник має право звернутися до оператора системи з вимогою про відключення об'єкта Споживача від електропостачання у випадку порушення Споживачем строків оплати за цим Договором, у тому числі за графіком погашення заборгованості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Припинення електропостачання не звільняє Споживача від обов'язку сплатити заборгованість Постачальнику за цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1146"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00172819">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Відновлення постачання електричної енергії Споживачу здійснюється після повного розрахунку Споживача за спожиту електричну енергію за цим Договором або складення Сторонами графіка погашення заборгованості</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>умовах</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>цього</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Договору</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відшкодування</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальнику,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>у тому числі згідно рахунків оператора системи, витрат на припинення та відновлення постачання електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00172819">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Якщо за ініціативою Споживача необхідно припинити постачання електричної енергії на</w:t>
       </w:r>
-      <w:r w:rsidR="00E3227B" w:rsidRPr="00563F6A">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00E3227B" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>об'єкт Споживача для проведення ремонтних робіт, реконструкції чи технічного переоснащення тощо, Споживач має звернутися до оператора системи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9294C" w:rsidRPr="00231CFF" w:rsidRDefault="00E9294C" w:rsidP="00172819">
+    <w:p w:rsidR="00E9294C" w:rsidRPr="00E96B57" w:rsidRDefault="00E9294C" w:rsidP="00172819">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Відшкодування витрат, понесених Постачальником на користь оператора системи за припинення та відновлення постачання електричної енергії Споживачу (повторне підключення електроустановки), здійснюється за рахунок Споживача </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231CFF">
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у порядку та випадках визначених ПРРЕЕ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00231CFF">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E9294C" w:rsidRPr="00231CFF" w:rsidRDefault="00E9294C" w:rsidP="00172819">
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, якщо припинення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>постачання електричної енергії</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>відбулося з підстав, зазначених у п.п.2 п.7.5 ПРРЕЕ та п.8.1. цього Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E9294C" w:rsidRPr="00E96B57" w:rsidRDefault="00E9294C" w:rsidP="00172819">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Для відшкодування витрат понесених Постачальником на користь оператора системи за припинення та відновлення постачання електричної енергії Споживачу (повторне підключення електроустановки), Постачальник складає та надає Споживачу рахунок, який Споживач має оплатити в зазначений у цьому рахунку термін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D1C7B" w:rsidRPr="00231CFF" w:rsidRDefault="004D1C7B" w:rsidP="00172819">
+    <w:p w:rsidR="004D1C7B" w:rsidRPr="00E96B57" w:rsidRDefault="004D1C7B" w:rsidP="00172819">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>У разі якщо після усунення причин (підстав) для припинення постачання електричної енергії споживачу Постачальник надіслав до оператора системи повідомлення з відкликанням його звернення щодо припинення електроживлення Споживача, а оперативна бригада оператора системи вже виїхала на об'єкт Споживача або виконала відповідні технічні заходи з відключення електроустановок Споживача, Споживач відшкодовує відповідні витрати Постачальника на здійснення оператором системи вказаних заходів з відключення, відповідно до п.8.6 Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Відповідальність Сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1119"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>За невиконання або неналежне виконання своїх зобов'язань за цим Договором</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Сторони несуть відповідальність, передбачену цим Договором та чинним законодавством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1132"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Постачальник має право вимагати від Споживача відшкодування збитків, а Споживач відшкодовує збитки, понесені Постачальником, виключно у разі:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>порушення Споживачем строків розрахунків з Постачальником - в розмірі, погодженому Сторонами в цьому Договорі;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="124"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>відмови Споживача надати представнику Постачальника доступ до свого об'єкта, що завдало Постачальнику збитків, - в розмірі фактичних збитків Постачальника;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F559C" w:rsidRPr="00563F6A" w:rsidRDefault="002F559C" w:rsidP="004D460A">
+    <w:p w:rsidR="002F559C" w:rsidRPr="00E96B57" w:rsidRDefault="002F559C" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="124"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>порушення Споживачем, що не є побутовим, обов'язку в установлені законодавством терміни належним чином зареєструвати розрахунок коригування до податкової накладної в Єдиному реєстрі податкових накладних - в розмірі фактичних збитків Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1177"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Постачальник відшкодовує Споживачу збитки, понесені Споживачем у зв'язку з припиненням постачання електричної енергії Споживачу оператором системи на виконання неправомірного доручення Постачальника, в обсягах, передбачених ПРРЕЕ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1137"/>
         </w:tabs>
         <w:ind w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Постачальник не відповідає за будь-які перебої у передачі або розподілі електричної енергії, які стосуються функціонування, обслуговування та/або розвитку системи передачі та/або системи розподілу електричної енергії, що сталися з вини відповідального оператора системи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1162"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Порядок документального підтвердження порушень умов цього Договору, а також відшкодування збитків встановлюється ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1174"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Постачальник не несе відповідальності за припинення дії цього Договору у разі неприйняття Споживачем своєчасно запропонованих (за 20 днів до введення в дію) Постачальником змін до цього Договору, що викликані змінами регульованих складових ціни (тарифу на послуги з передачі та/або розподілу електричної енергії) та/або змінами в нормативно-правових актах щодо формування цієї ціни або щодо умов постачання електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00231CFF" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Сторони домовились, що у разі порушення Споживачем порядку та/або </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED57E6">
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:strike/>
+          <w:noProof/>
         </w:rPr>
         <w:t>термінів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00563F6A">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED57E6" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">встановлених чинним законодавством граничних строків </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231CFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>реєстрації розрахунку коригування у Єдиному реєстрі податкових накладних, в результаті чого Постачальник не отримає права на коригування податкового зобов’язання, Споживач сплачує Постачальнику штраф у розмірі 20% від вартості товару, зазначеної в такому розрахунку коригування.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00231CFF" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Якщо у подальшому такий розрахунок коригування буде зареєстрований Споживачем, Постачальник зобов’язується повернути Споживачу кошти, сплачені останнім за даним пунктом Договору.</w:t>
       </w:r>
-      <w:r w:rsidR="00227B04" w:rsidRPr="00231CFF">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00227B04" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00227B04" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Кошти повертаються на підставі заяви Споживача в термін до 5 (п’яти) робочих днів після її отримання Постачальником.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E76212" w:rsidRPr="00563F6A" w:rsidRDefault="00E76212" w:rsidP="004D460A">
+    <w:p w:rsidR="00E76212" w:rsidRPr="00E96B57" w:rsidRDefault="00E76212" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00231CFF">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>У випадку повернення за відповідним зверненням Споживача авансового платежу або</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>його частини після спливу 1095 днів з дати отримання авансового платежу Постачальником, що відповідно до пункту 192.1 статті 192 Податкового кодексу України призводить до неможливості реєстрації відповідного розрахунку коригування до податкової накладної в Єдиному реєстрі податкових накладних, Споживач сплачує Постачальнику штраф у розмірі 20% від суми авансового платежу, що був повернутий Споживачу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Порядок зміни електропостачальника</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="00156E85">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00156E85">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Споживач має право в будь-який момент часу змінити постачальника шляхом укладення нового договору про постачання електричної енергії з новим електропостачальником, принаймні за 21 день до такої зміни вказавши дату або строки, в які буде відбуватись така зміна (початок дії нового договору про постачання електричної енергії).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="0091749C" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1219"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Зміна постачальника електричної енергії здійснюється згідно з порядком, встановленим ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="0091749C" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="0091749C" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Порядок розв'язання спорів</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="0091749C" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="003D2391" w:rsidRPr="0091749C" w:rsidRDefault="003D2391" w:rsidP="003D2391">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D2391" w:rsidRPr="00E96B57" w:rsidRDefault="003D2391" w:rsidP="003D2391">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091749C">
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>11.1. Спори та розбіжності, що можуть виникнути при виконанні умов цього Договору, у разі якщо вони не будуть узгоджені шляхом переговорів між Сторонами, можуть бути вирішені шляхом звернення Споживача до Центру розгляду скарг, який функціонує на підставі Положення про Центр розгляду скарг, розробленого відповідно до Примірного Положення про Центр розгляду скарг, зазначеного у додатку 19 до ПРРЕЕ (далі - Положення про ЦРС).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D2391" w:rsidRPr="0091749C" w:rsidRDefault="003D2391" w:rsidP="003D2391">
+    <w:p w:rsidR="003D2391" w:rsidRPr="00E96B57" w:rsidRDefault="003D2391" w:rsidP="003D2391">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0091749C">
+      <w:r w:rsidRPr="00E96B57">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Під час вирішення спорів Сторони керуються чинним законодавством, зокрема порядком врегулювання спорів, встановленим ПРРЕЕ, та Положенням про ЦРС.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D2391" w:rsidRPr="00F80CFC" w:rsidRDefault="003D2391" w:rsidP="003D2391">
+    <w:p w:rsidR="003D2391" w:rsidRPr="00E96B57" w:rsidRDefault="003D2391" w:rsidP="003D2391">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="003D2391" w:rsidRPr="00F80CFC" w:rsidRDefault="003D2391" w:rsidP="003D2391">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>11.2. У разі недосягнення Сторонами згоди шляхом проведення переговорів або у разі незгоди Споживача із рішенням ЦРС, або неотримання ним, у встановлені ПРРЕЕ та Положенням про ЦРС строки, відповіді, Споживач має право звернутися із заявою про вирішення спору до Регулятора чи його територіального підрозділу, та/або до енергетичного омбудсмена, центрального органу виконавчої влади, що забезпечує формування державної політики у сфері нагляду (контролю) в галузі електроенергетики та Антимонопольного комітету України.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D2391" w:rsidRPr="00E96B57" w:rsidRDefault="003D2391" w:rsidP="003D2391">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Врегулювання спорів Регулятором чи його територіальним підрозділом здійснюється відповідно до затвердженого Регулятором порядку. Звернення Споживача до Регулятора чи його територіального підрозділу не позбавляє Сторони права щодо вирішення спору в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>відповідно до затвердженого Регулятором порядку. Звернення Споживача до Регулятора чи його територіального підрозділу не позбавляє Сторони права щодо вирішення спору в судовому порядку.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+        <w:t>судовому порядку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Форс-мажорні обставини</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1204"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Сторони звільняються від відповідальності за часткове або повне невиконання зобов'язань за цим Договором, якщо це невиконання є наслідком непереборної сили (форс-мажорних обставин).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1218"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Під форс-мажорними обставинами розуміють надзвичайні та невідворотні обставини, що об'єктивно унеможливлюють виконання зобов'язань, передбачених умовами цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1205"/>
         </w:tabs>
         <w:ind w:right="130" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Строк виконання зобов'язань за цим Договором відкладається на строк дії форс-мажорних обставин.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1268"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Сторони зобов'язані негайно повідомити про форс-мажорні обставини та протягом чотирнадцяти днів з дня їх виникнення надати підтверджуючі документи щодо їх настання відповідно до законодавства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1221"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Виникнення форс-мажорних обставин не є підставою для відмови Споживача від сплати Постачальнику за електричну енергію, яка була надана до їх виникнення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00965ADF">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Строк дії Договору та інші умови</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5E0E" w:rsidRPr="00563F6A" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
+    <w:p w:rsidR="003B5E0E" w:rsidRPr="00E96B57" w:rsidRDefault="003B5E0E" w:rsidP="003B5E0E">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:ind w:hanging="503"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Додатки до цього Договору, а саме:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB14AA" w:rsidRPr="00563F6A" w:rsidRDefault="00CB14AA" w:rsidP="00CB14AA">
+    <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00CB14AA">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:ind w:left="1202" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9505" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="8042"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidTr="004306E3">
+      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidTr="004306E3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Додаток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Назва додатка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidTr="004306E3">
+      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidTr="004306E3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidTr="004306E3">
+      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidTr="004306E3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>додаток 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
                 <w:b w:val="0"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
                 <w:b w:val="0"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Заява-приєднання до умов договору про постачання електричної енергії споживачу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidTr="004306E3">
+      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidTr="004306E3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>додаток 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Комерційна пропозиція </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00563F6A" w:rsidTr="004306E3">
+      <w:tr w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidTr="004306E3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>додаток 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB14AA" w:rsidRPr="00231CFF" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
+          <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="00803894">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231CFF">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Договір про купівлю-продаж електричної енергії за механізмом самовиробництва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB14AA" w:rsidRPr="00563F6A" w:rsidRDefault="00CB14AA" w:rsidP="004D460A">
+    <w:p w:rsidR="00CB14AA" w:rsidRPr="00E96B57" w:rsidRDefault="00CB14AA" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="700" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="700" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>є невід'ємними частинами Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1258"/>
         </w:tabs>
         <w:ind w:left="100" w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Цей Договір укладається на строк, зазначений в комерційній пропозиції, яку</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>обрав Споживач, та набирає</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>чинності</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>моменту</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>погодження</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(акцептування)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Споживачем</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>заяви-приєднання, яка є додатком 1 до цього Договору, та сплаченого рахунку (квитанції) Постачальника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1214"/>
         </w:tabs>
         <w:ind w:left="100" w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Постачальник має повідомити про зміну будь-яких умов Договору Споживача не пізніше, ніж за 20 днів до їх застосування з урахуванням інформації про право Споживача розірвати Договір. Постачальник зобов'язаний повідомити Споживача в порядку, встановленому законом, про будь-яке збільшення ціни і про право припинити дію договору без сплати </w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>неустойки</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>штраф</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6B13" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00BD6B13" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>, пен</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6B13" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00BD6B13" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> чи іншої фінансової компенсації Постачальнику, якщо Споживач не приймає нові умови.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E60295" w:rsidRPr="003A7E53" w:rsidRDefault="00E32B4B" w:rsidP="00E32B4B">
+    <w:p w:rsidR="00E60295" w:rsidRPr="00E96B57" w:rsidRDefault="00E32B4B" w:rsidP="00E32B4B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:left="142" w:right="124" w:firstLine="558"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Для споживачів, які приєднались до умов Договору на умовах обраної публічної комерційної пропозиції, повідомлення про зміни до умов цього Договору, що не стосуються ціни та/або порядку її розрахунку, а також порядку оплати електричної енергії, вносяться шляхом їх публікації на офіційному вебсайті Постачальника у мережі інтернет. При цьому Споживач самостійно має ознайомлюватись з такими змінами до умов Договору на офіційному вебсайті Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4140E" w:rsidRPr="003A7E53" w:rsidRDefault="00C538E4" w:rsidP="00E32B4B">
+    <w:p w:rsidR="00A4140E" w:rsidRPr="00E96B57" w:rsidRDefault="00C538E4" w:rsidP="00E32B4B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:left="142" w:right="124" w:firstLine="558"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Для споживачів, з якими Договір укладений на інших умовах, які не передбачені публічними комерційними пропозиціями Постачальника, повідомлення про зміни до умов цього Договору здійснюється у відповідності до п. 13.10. Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1274"/>
         </w:tabs>
         <w:ind w:left="100" w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>За умови дострокового розірвання Договору за ініціативою Споживача, Споживач зобов'язаний сплатити Постачальнику передбачен</w:t>
       </w:r>
-      <w:r w:rsidR="006849F9" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="006849F9" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> обраною Споживачем комерційною пропозицією </w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>неустойку (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>штраф</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6B13" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00BD6B13" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>, пен</w:t>
       </w:r>
-      <w:r w:rsidR="006849F9" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="006849F9" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
-      <w:r w:rsidR="0084259F" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="0084259F" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> чи іншу фінансову компенсацію за дострокове припинення Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1327"/>
         </w:tabs>
         <w:ind w:left="100" w:right="112" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="006631D6">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Якщо інше не передбачено обраною Споживачем комерційною пропозицією, Постачальник має право розірвати цей Договір достроково, повідомивши Споживача про це за 20 днів до очікуваної дати розірвання, у випадках якщо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="006631D6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>споживач прострочив оплату за постачання електричної енергії згідно з Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="958"/>
         </w:tabs>
         <w:ind w:left="100" w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>споживач іншим чином порушив умови цього Договору, і не вжив</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>заходів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>щодо</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>усунення такого порушення в строк, що становить 5 робочих днів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:ind w:hanging="503"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Дія цього Договору також припиняється в таких випадках:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:ind w:right="126" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>закінчення строку, призупинення дії ліцензії з провадження господарської діяльності з постачання електричної енергії Постачальником або її анулювання;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="816"/>
         </w:tabs>
         <w:ind w:left="815" w:hanging="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>банкрутства або припинення господарської діяльності Постачальником;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у разі зміни власника об'єкта Споживача та отримання від нового власника (користувача) або оператора системи розподілу документального підтвердження щодо укладення договору про надання послуг з розподілу електричної енергії з новим власником (користувачем) – у частині постачання;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="816"/>
         </w:tabs>
         <w:ind w:left="815" w:hanging="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у разі зміни Постачальника – у частині постачання;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>у разі неприйняття Споживачем своєчасно запропонованих (за 20 днів до введення в дію) Постачальником змін до Договору, що викликані змінами регульованих складових ціни (тарифу на послуги з передачі та/або розподілу електричної енергії) та/або змінами в нормативно-правових актах щодо формування цієї ціни або щодо умов постачання електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1277"/>
         </w:tabs>
         <w:ind w:left="100" w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>У разі якщо об'єкт Споживача перебуває у власності (користуванні)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>кількох</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>осіб, укладається один Договір з одним із співвласників (користувачів) за умови письмової згоди всіх інших співвласників (користувачів), про що робиться відмітка в цьому Договорі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1289"/>
         </w:tabs>
         <w:ind w:left="100" w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Сторони можуть за взаємною згодою оформлювати додатки до договору, в яких узгоджуються організаційні особливості постачання електричної енергії. Такі додатки оформлюються у паперовій формі та підписуються обома сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Споживачу надається можливість обміну документами з використанням мережі інтернет та кваліфікованого електронного підпису. Відносини між Сторонами щодо проведення</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електронного обміну розрахунковими документами оформляються додатковою угодою до Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1255"/>
         </w:tabs>
         <w:ind w:left="100" w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Право вимоги за цим Договором може бути відступлене лише за письмовою згодою Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1348"/>
         </w:tabs>
         <w:ind w:left="100" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Усі повідомлення за цим Договором вважаються зробленими</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>належним</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>чином</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>разі, якщо вони здійснені в письмовій формі та надіслані рекомендованим листом, вручені кур'єром або особисто за зазначеними в цьому Договорі адресами Сторін. Датою отримання таких повідомлень та платіжних документів буде вважатися дата їх особистого вручення або дата</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>поштового</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B57" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>штемпеля відділу зв'язку одержувача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Споживач зобов'язується у місячний строк повідомити Постачальника про зміну будь-якої інформації та даних, зазначених в заяві-приєднанні, яка є додатком</w:t>
       </w:r>
-      <w:r w:rsidR="00465822" w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00465822" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="00465822">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="00465822">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Усі повідомлення за цим Договором (в т.ч. платіжні документи на авансові платежі, планові платежі, рахунки за фактично спожиту електричну енергію, попередження про припинення постачання електричної енергії тощо) вважаються зробленими належним чином, якщо вони здійснені на сайті Постачальника, через "особистий кабінет" на офіційному сайті Постачальника у мережі</w:t>
       </w:r>
-      <w:r w:rsidR="00465822" w:rsidRPr="003A7E53">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidR="00465822" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>інтернет, засобами електронного зв’язку на електронну адресу вказану у заяві приєднання до умов Договору або в письмовій формі та надіслані рекомендованим листом, вручені кур'єром або особисто за зазначеними в цьому Договорі адресами Сторін. У випадку направлення повідомлення споживачу рекомендованого листом, датою отримання таких повідомлень буде вважатися дата їх особистого вручення або дата поштового штемпеля відділу зв'язку одержувача. При направленні вищезазначених документів з використанням КЕП на електронну адресу споживача, яка зазначена у заяві-приєднання, датою отримання такого попередження або платіжних документів вважається дата отримання Постачальником підтвердження про відправлення на електронну адресу попередження/платіжних документів.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="003A7E53" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Споживач зобов'язується у місячний строк повідомити Постачальника про зміну системи оподаткування та будь-якої інформації або даних, зазначених в заяві-приєднанні, яка є додатком 1 до цього Договору, а у разі неповідомлення несе ризик настання по його вині несприятливих фінансових наслідків та відшкодовує Постачальнику всі збитки, понесені Постачальником пов'язані з таким несвоєчасним повідомленням, що призвело до порушення Постачальником вимог податкового законодавства, в т.ч. в сумі нарахованих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>понесені Постачальником пов'язані з таким несвоєчасним повідомленням, що призвело до порушення Постачальником вимог податкового законодавства, в т.ч. в сумі нарахованих Постачальнику штраф</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t>Постачальнику штраф</w:t>
+      </w:r>
+      <w:r w:rsidR="00547F45" w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ів</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7E53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/фінансових санкцій/пені за актами перевірок контролюючих органів.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856EF6" w:rsidRPr="00231CFF" w:rsidRDefault="00856EF6" w:rsidP="004D460A">
+    <w:p w:rsidR="00856EF6" w:rsidRPr="00E96B57" w:rsidRDefault="00856EF6" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00856EF6" w:rsidRPr="00563F6A" w:rsidRDefault="001358BC" w:rsidP="004D460A">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13.11. Місцем виконання Договору є адреса розташування об'єкта(-ів), зазначена(-і) в Заяві-приєднання до умов цього Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856EF6" w:rsidRPr="00E96B57" w:rsidRDefault="001358BC" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>13.12. У разі укладення угоди про електронний документообіг така угода є невід’ємною частиною Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="004D460A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="00AB34FC" w:rsidP="005F4DC3">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="00AB34FC" w:rsidP="005F4DC3">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Місцезнаходження та банківські реквізити Сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F18BB" w:rsidRPr="00563F6A" w:rsidRDefault="003F18BB" w:rsidP="003F18BB">
+    <w:p w:rsidR="003F18BB" w:rsidRPr="00E96B57" w:rsidRDefault="003F18BB" w:rsidP="003F18BB">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4990"/>
-        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="28"/>
         <w:gridCol w:w="4593"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidTr="00975DE6">
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="00975DE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00815A60" w:rsidP="00815A60">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00815A60">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B6E24">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Постачальник:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcW w:w="4593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
+            <w:pPr>
+              <w:pStyle w:val="HTML"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="916"/>
+                <w:tab w:val="clear" w:pos="1832"/>
+                <w:tab w:val="clear" w:pos="2748"/>
+                <w:tab w:val="clear" w:pos="3664"/>
+                <w:tab w:val="clear" w:pos="4580"/>
+                <w:tab w:val="clear" w:pos="5496"/>
+                <w:tab w:val="clear" w:pos="6412"/>
+                <w:tab w:val="clear" w:pos="7328"/>
+                <w:tab w:val="clear" w:pos="8244"/>
+                <w:tab w:val="clear" w:pos="9160"/>
+                <w:tab w:val="clear" w:pos="10076"/>
+                <w:tab w:val="clear" w:pos="10992"/>
+                <w:tab w:val="clear" w:pos="11908"/>
+                <w:tab w:val="clear" w:pos="12824"/>
+                <w:tab w:val="clear" w:pos="13740"/>
+                <w:tab w:val="clear" w:pos="14656"/>
+                <w:tab w:val="left" w:pos="743"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E96B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Споживач:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="00975DE6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00BA78F1" w:rsidP="00803894">
-[...60 lines deleted...]
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="0031388E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="004B6E24">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E96B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕНЕРА"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidTr="00975DE6">
-[...132 lines deleted...]
-      <w:tr w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidTr="00975DE6">
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="0031388E">
         <w:trPr>
           <w:trHeight w:val="1585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Юридична</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>адреса:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01601,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м. Київ,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:spacing w:val="15"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вул.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Госпітальна,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>буд.</w:t>
+              <w:t>буд. 12</w:t>
             </w:r>
-            <w:r w:rsidR="00C21735" w:rsidRPr="003B5E0E">
+            <w:r w:rsidR="0031388E" w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12 - Е,</w:t>
+              <w:t>Е,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+          </w:p>
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E96B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 поверх,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>к. 16</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+          </w:p>
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E96B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Поштова</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="15"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>адреса:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="14"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14013,</w:t>
+              <w:t xml:space="preserve">01601, м. Київ, </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+          </w:p>
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1805" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:spacing w:val="14"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003B5E0E">
+            </w:pPr>
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>м. Чернігів,</w:t>
+              <w:t xml:space="preserve">вул. Госпітальна, буд. 12-Е, 3 поверх, к. 16 </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+          </w:p>
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1805" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:spacing w:val="15"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E96B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>тел.: 050-464-53-50</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
-[...43 lines deleted...]
-          <w:p w:rsidR="006B17A4" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1309" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-43"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ел</w:t>
+              <w:t>ел.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:w w:val="110"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>адреса:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId5">
-              <w:r w:rsidRPr="003B5E0E">
+              <w:r w:rsidRPr="00E96B57">
                 <w:rPr>
                   <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:noProof/>
                   <w:w w:val="110"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>enera@enera.ua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1309" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-43"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ЄДРПОУ:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25498917</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="777" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="18"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>витягу</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="17"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>про</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="18"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>реєстр</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="18"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>платника</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="18"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ПДВ:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-41"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1926554500888</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Інд.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="17"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>податковий</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="18"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>номер:</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="17"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>254989126558</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B6E24" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="1" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>П/р</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>із</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="21"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>спеціальним</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="19"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>режимом</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="21"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>використання</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-41"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UA573204780000026038924924388</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B17A4" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0" w:firstLine="17"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>АБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>"</w:t>
-[...19 lines deleted...]
-              <w:t>"</w:t>
+              <w:t>"Укргазбанк"</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886B47" w:rsidRPr="003B5E0E" w:rsidRDefault="004B6E24" w:rsidP="004B6E24">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00DD4899">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0" w:firstLine="17"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>МФО</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E0E">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>320478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
-[...15 lines deleted...]
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00196CEA">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00196CEA">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidTr="00975DE6">
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="00975DE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcW w:w="4593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidTr="00975DE6">
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="00975DE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006550F2" w:rsidRPr="004B6E24" w:rsidRDefault="00D8098F" w:rsidP="006550F2">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="006550F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B6E24">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006550F2" w:rsidRPr="004B6E24" w:rsidRDefault="006550F2" w:rsidP="006550F2">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="006550F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006550F2" w:rsidRPr="004B6E24" w:rsidRDefault="006550F2" w:rsidP="006550F2">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="006550F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="006550F2" w:rsidP="00D8098F">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00D8098F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B6E24">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>_______________</w:t>
+              <w:t>_________________ ________________</w:t>
             </w:r>
-            <w:r w:rsidR="00D8098F" w:rsidRPr="004B6E24">
-[...32 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidTr="00975DE6">
+      <w:tr w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidTr="00975DE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004B6E24">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>м.п</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886B47" w:rsidRPr="004B6E24" w:rsidRDefault="00886B47" w:rsidP="00803894">
+          <w:p w:rsidR="00DD4899" w:rsidRPr="00E96B57" w:rsidRDefault="00DD4899" w:rsidP="00803894">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004B6E24">
+            <w:r w:rsidRPr="00E96B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidRDefault="000A6A49" w:rsidP="00CF442D">
+    <w:p w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidRDefault="000A6A49" w:rsidP="00CF442D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="000A6A49" w:rsidRPr="00563F6A" w:rsidSect="00CF442D">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000A6A49" w:rsidRPr="00E96B57" w:rsidSect="00CF442D">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1021" w:right="680" w:bottom="1021" w:left="1531" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -9899,94 +14020,95 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A6A49"/>
     <w:rsid w:val="00012E3A"/>
     <w:rsid w:val="0001715C"/>
     <w:rsid w:val="00072816"/>
     <w:rsid w:val="000944F4"/>
     <w:rsid w:val="000A6A49"/>
     <w:rsid w:val="000B2A58"/>
     <w:rsid w:val="000C20A1"/>
     <w:rsid w:val="000E7D35"/>
     <w:rsid w:val="00126F10"/>
     <w:rsid w:val="001358BC"/>
     <w:rsid w:val="00156E85"/>
     <w:rsid w:val="00172819"/>
     <w:rsid w:val="00195012"/>
     <w:rsid w:val="00196CEA"/>
     <w:rsid w:val="001B2900"/>
     <w:rsid w:val="001B4E08"/>
     <w:rsid w:val="001D34B0"/>
     <w:rsid w:val="001F0460"/>
     <w:rsid w:val="002161FD"/>
     <w:rsid w:val="00227B04"/>
     <w:rsid w:val="00231CFF"/>
     <w:rsid w:val="00263156"/>
     <w:rsid w:val="00272896"/>
     <w:rsid w:val="002754D5"/>
     <w:rsid w:val="002C1E0C"/>
     <w:rsid w:val="002C284E"/>
     <w:rsid w:val="002F559C"/>
+    <w:rsid w:val="0031388E"/>
     <w:rsid w:val="00356637"/>
     <w:rsid w:val="003618A4"/>
     <w:rsid w:val="003624F2"/>
     <w:rsid w:val="003761AA"/>
     <w:rsid w:val="00385BDF"/>
     <w:rsid w:val="003A0939"/>
     <w:rsid w:val="003A52FF"/>
     <w:rsid w:val="003A7E53"/>
     <w:rsid w:val="003B4891"/>
     <w:rsid w:val="003B5E0E"/>
     <w:rsid w:val="003D2391"/>
     <w:rsid w:val="003E5600"/>
     <w:rsid w:val="003F18BB"/>
     <w:rsid w:val="003F5AFB"/>
     <w:rsid w:val="004306E3"/>
     <w:rsid w:val="00465822"/>
     <w:rsid w:val="0047364A"/>
     <w:rsid w:val="00475F7D"/>
     <w:rsid w:val="00476E24"/>
     <w:rsid w:val="004B6E24"/>
     <w:rsid w:val="004C7980"/>
     <w:rsid w:val="004D1C7B"/>
     <w:rsid w:val="004D460A"/>
     <w:rsid w:val="004F14B4"/>
     <w:rsid w:val="004F17F5"/>
@@ -9994,101 +14116,104 @@
     <w:rsid w:val="00507A61"/>
     <w:rsid w:val="005139AF"/>
     <w:rsid w:val="00547F45"/>
     <w:rsid w:val="00563F6A"/>
     <w:rsid w:val="00597D75"/>
     <w:rsid w:val="005C24F9"/>
     <w:rsid w:val="005D6CF7"/>
     <w:rsid w:val="005F4DC3"/>
     <w:rsid w:val="005F78E4"/>
     <w:rsid w:val="00603F7A"/>
     <w:rsid w:val="006136C0"/>
     <w:rsid w:val="0064311C"/>
     <w:rsid w:val="00651854"/>
     <w:rsid w:val="006550F2"/>
     <w:rsid w:val="006631D6"/>
     <w:rsid w:val="006849F9"/>
     <w:rsid w:val="006964B0"/>
     <w:rsid w:val="006B17A4"/>
     <w:rsid w:val="006D31CB"/>
     <w:rsid w:val="006D3D15"/>
     <w:rsid w:val="00703C98"/>
     <w:rsid w:val="00706716"/>
     <w:rsid w:val="0072691A"/>
     <w:rsid w:val="007345F1"/>
     <w:rsid w:val="0077119C"/>
+    <w:rsid w:val="00794272"/>
     <w:rsid w:val="007C752F"/>
     <w:rsid w:val="007C7936"/>
     <w:rsid w:val="007F459B"/>
     <w:rsid w:val="00815A60"/>
     <w:rsid w:val="0084259F"/>
     <w:rsid w:val="00853DBB"/>
     <w:rsid w:val="00856EF6"/>
     <w:rsid w:val="00886B47"/>
     <w:rsid w:val="008B33DD"/>
     <w:rsid w:val="0091749C"/>
     <w:rsid w:val="00965ADF"/>
     <w:rsid w:val="00970E5B"/>
     <w:rsid w:val="00975DE6"/>
     <w:rsid w:val="009A2041"/>
     <w:rsid w:val="009C7E2B"/>
     <w:rsid w:val="00A4140E"/>
     <w:rsid w:val="00AA6D42"/>
     <w:rsid w:val="00AB34FC"/>
     <w:rsid w:val="00AB6767"/>
     <w:rsid w:val="00AF1428"/>
     <w:rsid w:val="00B3431F"/>
     <w:rsid w:val="00B447AC"/>
     <w:rsid w:val="00B51A87"/>
     <w:rsid w:val="00B742DD"/>
     <w:rsid w:val="00B926B8"/>
     <w:rsid w:val="00BA78F1"/>
     <w:rsid w:val="00BD6B13"/>
     <w:rsid w:val="00BE73EB"/>
     <w:rsid w:val="00C11BD8"/>
     <w:rsid w:val="00C12654"/>
     <w:rsid w:val="00C15A7C"/>
     <w:rsid w:val="00C21735"/>
     <w:rsid w:val="00C538E4"/>
     <w:rsid w:val="00C8747E"/>
     <w:rsid w:val="00CB14AA"/>
     <w:rsid w:val="00CB31F6"/>
     <w:rsid w:val="00CF442D"/>
     <w:rsid w:val="00D0106D"/>
     <w:rsid w:val="00D421BE"/>
     <w:rsid w:val="00D8098F"/>
+    <w:rsid w:val="00DD4899"/>
     <w:rsid w:val="00DE4C4C"/>
     <w:rsid w:val="00E3227B"/>
     <w:rsid w:val="00E32629"/>
     <w:rsid w:val="00E32B4B"/>
     <w:rsid w:val="00E60295"/>
     <w:rsid w:val="00E73BE5"/>
     <w:rsid w:val="00E76212"/>
     <w:rsid w:val="00E80E6A"/>
     <w:rsid w:val="00E82DF5"/>
     <w:rsid w:val="00E90882"/>
     <w:rsid w:val="00E9294C"/>
+    <w:rsid w:val="00E96B57"/>
     <w:rsid w:val="00ED57E6"/>
     <w:rsid w:val="00F30C16"/>
     <w:rsid w:val="00F47B16"/>
     <w:rsid w:val="00F57AAD"/>
     <w:rsid w:val="00F97560"/>
     <w:rsid w:val="00FC0F00"/>
     <w:rsid w:val="00FD719D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -11080,83 +15205,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13812</Characters>
+  <Pages>11</Pages>
+  <Words>24119</Words>
+  <Characters>13748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
+  <Lines>114</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Типовий договір</vt:lpstr>
       <vt:lpstr>Типовий договір</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37966</CharactersWithSpaces>
+  <CharactersWithSpaces>37792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Типовий договір</dc:title>
   <dc:creator>Середа Андрій Вікторович</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-03-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-03-21T00:00:00Z</vt:filetime>
   </property>