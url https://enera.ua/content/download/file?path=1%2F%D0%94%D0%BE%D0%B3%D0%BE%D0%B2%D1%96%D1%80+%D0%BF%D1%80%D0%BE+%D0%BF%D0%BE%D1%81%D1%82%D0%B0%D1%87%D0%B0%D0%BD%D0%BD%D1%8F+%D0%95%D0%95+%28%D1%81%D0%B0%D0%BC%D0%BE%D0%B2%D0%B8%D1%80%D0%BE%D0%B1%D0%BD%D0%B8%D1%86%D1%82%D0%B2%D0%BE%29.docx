--- v0 (2026-01-17)
+++ v1 (2026-05-07)
@@ -24,3437 +24,4490 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af0"/>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4618"/>
         <w:gridCol w:w="5246"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Додаток 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00D76678">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:noProof/>
+                  <w:sz w:val="18"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
                 <w:tag w:val="goog_rdk_0"/>
                 <w:id w:val="-1334031503"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="20"/>
+                    <w:noProof/>
+                    <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
+                    <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <w:t xml:space="preserve">до договору про постачання </w:t>
                 </w:r>
-                <w:r>
+                <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="20"/>
+                    <w:noProof/>
+                    <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
+                    <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <w:br/>
                   <w:t xml:space="preserve">електричної енергії споживачу </w:t>
                 </w:r>
-                <w:r>
+                <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="20"/>
+                    <w:noProof/>
+                    <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
+                    <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>№ ____________ від ____________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00856AF8" w:rsidRPr="00856AF8" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00856AF8" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ДОГОВІР № ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRPr="00856AF8" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>про купівлю-продаж електричної енергії за механізмом самовиробництва</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856AF8" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
+    <w:p w:rsidR="00856AF8" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00856AF8" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00856AF8" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м. Київ</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>___ ____________ 20___ р.</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_»__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________ 20__</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕНЕРА"</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (далі - Електропостачальник) в особі </w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________________________, що діє на підставі ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________________________, з однієї сторони, та _________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_, (далі - Активний споживач),</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в особі ____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002450C1" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, що діє на підставі ___________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002450C1" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="bookmark=id.249ic1nl29y1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="411308853"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="002450C1">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:noProof/>
+              <w:lang w:val="uk-UA"/>
             </w:rPr>
             <w:br/>
-            <w:t>з іншої стор</w:t>
-[...11 lines deleted...]
-            <w:t>______________ № ____________ за місцезнаходженням об'єкта Активного споживача: ___________________________________________________________________________________, ЕІС-код точки комерційного обліку:__________________________________.</w:t>
+            <w:t>з іншої сторони (разом - Сторони), уклали договір про купівлю-продаж електричної енергії за механізмом самовиробництва (далі – Договір), який є додатком до договору про постачання електричної енергії споживачу (далі - договір про постачання електричної енергії) від ________________ № ____________ за місцезнаходженням об'єкта Активного споживача: ________________________________________________________________________________, ЕІС-код точки комерційного обліку:__________________________________.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
-[...7 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Під час виконання умов цього Договору Сторони зобов'язуються діяти відповідно до вимог Закону України "Про ринок електричної енергії", Закону України "Про альтернативні джерела енергії", Кодексу комерційного обліку, Кодексу систем розподілу, Кодексу системи передачі, Правил роздрібного ринку електричної енергії (далі – ПРРЕЕ), Порядку продажу та обліку електричної енергії, виробленої активними споживачами, та розрахунків за неї (далі – Порядок).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Терміни у цьому Договорі вживаються у визначеннях відповідно до Закону України "Про ринок електричної енергії", Закону України "Про альтернативні джерела енергії", Кодексу комерційного обліку, Кодексу систем розподілу, Кодексу системи передачі, Правил роздрібного ринку електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Скорочення, що вживаються у цьому Договорі мають такі значення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>АКО – адміністратор комерційного обліку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>НКРЕКП – Національна комісія, що здійснює державне регулювання у сферах енергетики та комунальних послуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ППКО – постачальник послуг комерційного обліку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>УЗЕ – установка зберігання енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
-[...15 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Предмет договору</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.1. За цим Договором Активний споживач продає за механізмом самовиробництва відпущену електричну енергію, вироблену генеруючою установкою, що приєднана до його електричних мереж, та/або збережену установкою зберігання, що приєднана до його електричних мереж, а Електропостачальник купує таку електричну енергію відповідно до умов цього Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Права та обов'язки сторін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="bookmark=id.u54oi56twq5x" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00856AF8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Електропостачальник має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>- отримувати оплату неустойки (пені) у разі несплати або несвоєчасної оплати Ак</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+        <w:t>- отримувати оплату неустойки (пені) у разі несплати або несвоєчасної оплати Активним споживачем за спожиту (відібрану) електричну енергію;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="bookmark=id.equ0tkkg0z2y" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- у разі виявлення постачальником послуг комерційного обліку та/або оператором системи пошкодження засобу вимірювальної техніки або його неправильної роботи, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">- у разі виявлення постачальником послуг комерційного обліку та/або оператором системи пошкодження засобу вимірювальної техніки або його неправильної роботи, пошкодження/відсутності пломб на ньому з вини Активного споживача тимчасово (до повідомлення ППКО </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+        <w:t>пошкодження/відсутності пломб на ньому з вини Активного споживача тимчасово (до повідомлення ППКО про усунення виявлених порушень) призупиняти нарахування за вироблену генеруючою установкою електричну енергію та/або збережену електричну енергії установкою зберігання Активного споживача з початку розрахункового періоду, в якому було виявлено порушення до початку розрахункового періоду наступного після періоду, в якому було відновлено вузол обліку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="bookmark=id.3r8j7bcwmwx9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2.2. Електропостачальник зобов'язаний:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="bookmark=id.njst7bwmj1lo" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="bookmark=id.h8toak1oo0um" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- здійснювати отримання від адміністратора комерційного обліку та обробку основних даних за площадкою Активного споживача та даних комерційного обліку;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="bookmark=id.tzcatsjripjg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- надавати Активному споживачу оформлені платіжні документи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="bookmark=id.vh02skvcy4sg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- здійснювати оплату за куплену у Активного споживача електричну енергію, згідно з главою 4 цього Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="bookmark=id.fbx36ptmhe07" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- сплачувати Активному споживачу неустойку (пеню) у разі прострочення платежів за куплену електричну енергію;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="bookmark=id.fyun5b70s7td" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- у чіткий та прозорий спосіб інформувати Активного споживача про вартість відпущеної та спожитої/відібраної електричної енергії за механізмом самовиробництва із зазначенням цін за відповідний розрахунковий період;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="bookmark=id.cp63qktrz5aw" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- надавати Активному споживачу інформацію про послуги, пов'язані з купівлею електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="bookmark=id.6mk2t1wrurms" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.3. Активний споживач має право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="bookmark=id.9d2yia6conbi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- отримувати від Електропостачальника оплату за відпущену електричну енергію, визначеною згідно з главою 4 цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="bookmark=id.jsfppx2aat3y" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- на відшкодування збитків, заподіяних внаслідок порушення його прав, згідно з чинним законодавством;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="bookmark=id.okbdqdjnt2o" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- отримувати оплату неустойки (пені) у разі несплати або несвоєчасної оплати Електропостачальником за відпущену електричну енергію;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="bookmark=id.x4amqry6okej" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- здійснювати контроль за правильністю оформлення Електропостачальником платіжних документів.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="bookmark=id.2lfhstn9wyy9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Активний споживач зобов'язаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="bookmark=id.2zmo3x6hmkel" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- сплачувати Електропостачальнику неустойку (пеню) у разі прострочення платежів за спожиту (відібрану) електричну енергію;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="bookmark=id.x1lok2qzycvq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- забезпечити окремий облік спожитої електроенергії безпосередньо від власних або приєднаних генеруючих установок та/або УЗЕ, у тому числі третіх осіб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="bookmark=id.ytf8ondsgkcq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- забезпечувати належний технічний стан та безпечну експлуатацію генеруючих установок та УЗЕ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- забезпечувати збереження засобів вимірювальної техніки і пломб на них розміщених на території Активного споживача;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- повідомляти Електропостачальника про всі зміни технічного або організаційного характеру, що впливають на виконання умов цього Договору, негайно з моменту їх виникнення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Вимірювання та облік електричної енергії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="bookmark=id.ng0xd4obqyi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3.1. Активний споживач, який встановлює генеруючу установку, призначену для виробництва електричної енергії та установку зберігання електричної енергії повинен додатково до комерційного обліку відібраної з електричної мереж та відпущеної в електричну мережу електричної енергії забезпечити облік виробленої власною генеруючою установкою та відібраної/відпущеної електричної енергії установкою зберігання енергії відповідно до вимог Кодексу комерційного обліку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="bookmark=id.75qdx8kla3np" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вузол обліку має бути обладнаний пристроєм, який забезпечує дистанційне зчитування даних для роботи в складі автоматизованої системи комерційного обліку електричної енергії постачальника послуг комерційного обліку (оператора системи).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3.2. Відомості про засіб (засоби) вимірювальної техніки електричної енергії, що використовується в розрахунках за цим Договором, зазначаються у паспорті точки розподілу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Умови та порядок взаєморозрахунків</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="bookmark=id.mf64mx1u64ah" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00580D84">
-[...328 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розрахунковим періодом є календарний місяць.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="bookmark=id.89u228yyf4lc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.2. Електропостачальник на підставі даних комерційного обліку здійснює визначення погодинних обсягів та вартості відібраної/спожитої Активним споживачем з електричної мережі електричної енергії (із застосуванням ціни, встановленої умовами договору про постачання електричної енергії), а також погодинних обсягів та вартості відпущеної Активним споживачем електричної енергії в електричну мережу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="bookmark=id.3qe0nd2mecwy" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.3. Електропостачальник в односторонньому порядку здійснює взаємозалік вартості обсягу відпущеної електричної енергії генеруючою установкою/установкою зберігання Активного споживача в електричну мережу та вартості обсягу спожитої/відібраної електричної енергії з електричної мережі, з урахуванням вартості послуг з передачі та/або розподілу електричної енергії, станом на перше число календарного місяця після закінчення розрахункового періоду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="bookmark=id.q6k9c5ak9tuq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо за розрахунковий період (місяць) вартість відібраної/спожитої електричної енергії з електричної мережі перевищує вартість відпущеної електричної енергії, то різниця між вартістю відібраної/спожитої та відпущеної електричної енергії підлягає сплаті Активним споживачем на користь Електропостачальника відповідно до умов договору про постачання електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="bookmark=id.nb6pt2xbb2x9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо за розрахунковий період (місяць) вартість відпущеної електричної енергії перевищує вартість відібраної/спожитої електричної енергії, то різниця між вартістю відпущеної та спожитої електричної енергії зараховується на особовий рахунок та підлягає сплаті Електропостачальником такому Активному споживачу до 15 числа місяця, наступного за розрахунковим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="bookmark=id.nrci5yoy39jj" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>До складу обсягу відпущеної електричної енергії в електричну мережу Активним споживачем під час здійснення передбаченого цим Договором взаємозаліку, зараховується електрична енергія, вироблена генеруючими установками третіх осіб, що приєднані до електричних мереж або електроустановок Активного споживача, та не спожита електроустановками такого Активного споживача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="bookmark=id.cuped7yrbcn4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.4. Ціна, за якою Активний споживач здійснює погодинний продаж електричної енергії Електропостачальнику, визначається в умовах відповідної комерційної пропозиції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="bookmark=id.qnugx2faehhf" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.5. Обсяги електричної енергії, що підлягають купівлі-продажу, розраховані згідно з даними комерційного обліку, фіксуються в акті купівлі-продажу електричної енергії, який складається у двох примірниках та підписується Активним споживачем і Електропостачальником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="bookmark=id.c78khxjfcm5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У особистому кабінеті наводиться розшифровка погодинних даних про обсяги, ціни та напрямки перетоків електричної енергії за відповідний розрахунковий період.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.6. Дані комерційного обліку для здійснення розрахунків (у тому числі у разі порушення комерційного обліку) надаються АКО відповідно до Кодексу комерційного обліку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.7. У разі виявлення постачальником послуг комерційного обліку/та або оператором системи пошкодження засобу вимірювальної техніки, його неправильної роботи чи пошкодження або відсутності пломб на ньому з вини Активного споживача, проведення взаємозаліку згідно умов п. 4.3 даного Договору припиняється з першого дня розрахункового періоду, в якому було виявлено порушення, та поновлюється з дати відновлення комерційного обліку електричної енергії після усунення порушень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="651"/>
           <w:tab w:val="left" w:pos="7862"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w:rsidR="00856AF8" w:rsidRDefault="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.8. Електропостачальник направляє Активному споживачу примірники документів згідно умов даного Договору через особистий кабінет (якщо Активний споживач користується такою послугою Електропостачальника) або на його електронну адресу: _________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00856AF8" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t>5. Відповідальність сторін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="bookmark=id.e5peo62w9w04" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5.1. Електропостачальник несе відповідальність за:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="bookmark=id.yp03yhffy1is" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- шкоду, заподіяну Активному споживачу або його майну, в розмірі і порядку, визначених відповідно до чинного законодавства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="bookmark=id.nh0npiju1olh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- недотримання передбачених пунктом 4.3 цього Договору строків та обсягу коштів до виплати різниці між вартістю обсягу відпуску електричної енергії в електричну мережу та вартістю обсягу відбору/споживання електричної енергії з електричної мережі з урахуванням вартості послуг з передачі та/або розподілу електричної енергії;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="bookmark=id.87himpe60vmc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- порушення прав Активного споживача.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="bookmark=id.3vu92x5mcsfb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5.2. Активний споживач несе відповідальність за:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="bookmark=id.3v6qk38dbw8" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- шкоду, заподіяну Електропостачальнику або його майну, в розмірі і порядку, визначених відповідно до чинного законодавства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="bookmark=id.wfngl1lebm6o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- порушення прав Електропостачальника;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="bookmark=id.5b6uhuxhwu3s" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- пошкодження засобів обліку Активним споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="bookmark=id.ia932e703vu6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.3. Заборгованість Активного споживача за відібрану/спожиту електричну енергію більше ніж за 2 розрахункових періоди в разі відсутності заборгованості постачальника за куплену електричну енергію у Активного споживача є підставою для призупинення Електропостачальником виплат за цим Договором. Після погашення заборгованості та нарахованої неустойки (штрафу, пені), оплата за куплену електричну енергію поновлюється протягом 3 робочих днів з дня отримання від Активного споживача підтверджуючих документів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="bookmark=id.9smyc7rlyqty" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.4. У разі непроведення виплат Електропостачальником за результатами взаємозаліків передбачених цим Договором, до 15 числа місяця, наступного за розрахунковим, Електропостачальник зобов'язаний сплатити Активному споживачу пеню в розмірі подвійної облікової ставки Національного банку, що діяла в період, за який сплачується пеня, від суми простроченого платежу за кожен день прострочення платежу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_heading=h.f4um5ttiq5xk" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5.5.</w:t>
       </w:r>
-      <w:r w:rsidR="00856AF8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Сторона не несе відповідальності за порушення умов договору та шкоду, заподіяну іншій Стороні, якщо доведе, що шкода виникла з вини іншої Сторони або внаслідок дії обставин непереборної сили.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...68 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.6. Випадками форс-мажору є обставини непереборної сили (стихія, погодні чи довкільні умови, у т.ч. нагромадження снігу, ожеледь, буря, блискавка, пожежа, повінь, землетрус; ліквідація аварійних ситуацій, виконання команд чергового диспетчера ДП "НЕК "Укренерго", введення затверджених графіків аварійних відключень відповідно до оперативно-диспетчерських інструкцій; страйк, промисловий розлад, введення надзвичайного стану, відхилення частоти електричного струму в об’єднаній енергосистемі України; акт вандалізму, крадіжки енергетичного обладнання, несанкціоноване втручання третіх осіб у функціонування комп’ютерної системи Енергопостачальника (хакерська атака), а також нормативні акти Уряду України та НКРЕКП, які забороняють або обмежують виконання зобов’язань за цим Договором).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Належним доказом наявності вказаних обставин та їх тривалості будуть довідки, письмові документи, що видаються компетентними органами, які відають контролем за виникненням таких обставин, а також закони та інші правові акти, що перешкоджають виконанню зобов’язань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6. Строк дії договору</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00856AF8" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00856AF8" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="bookmark=id.1hshsnemdg04" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="44" w:name="bookmark=id.ntag8v3x1vxf" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6.1. Цей Договір набирає чинності з дня його підписання та діє протягом дії договору про постачання електричної енергії від _________________ № ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00856AF8">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дія цього Договору припиняється у разі:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="bookmark=id.hwtsvql8tg1l" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- укладення Активним споживачем договору купівлі-продажу за "зеленим" тарифом на цю саму генеруючу установку Активного споживача. Таке припинення дії цього Договору відбувається з дати виникнення зобов'язань перед Активним споживачем за договором купівлі-продажу за "зеленим" тарифом і не потребує укладення додаткової угоди та не тягне за собою припинення зобов'язань Активного споживача за укладеним з Електропостачальником договором про постачання електричної енергії;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="bookmark=id.asoehpk3t7gp" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="46"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- зміни Електропостачальника Активним споживачем;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- втрати Споживачем статусу Активного споживача.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>6</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+        <w:t>6.3. Фінансові</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зобов’язання</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щодо</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>взаєморозрахунків</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>цим Договором</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виникають</w:t>
+      </w:r>
+      <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002450C1" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>починаючи з «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="002450C1" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>____________ року та відповідних показників засобу обліку електричної енергії на цю дату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7. Порядок вирішення спорів</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7.1. Спори, що можуть виникнути з питань виконання цього Договору вирішуються шляхом переговорів, а якщо вони не можуть бути вирішені шляхом переговорів - в судовому порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
-[...8 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8. Місцезнаходження сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af1"/>
         <w:tblW w:w="10102" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4933"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="4933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002450C1">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Електропостачальник:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002450C1">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Активний споживач:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002450C1">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>НЕРА"</w:t>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ТОВ "ЕНЕРА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="10"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Юридична адреса: 01601, м. Київ, </w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Юридична</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="9"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>адреса:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="9"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>01601,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="9"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>м. Київ,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="10"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">вул. Госпітальна, буд. 12 - Е, 3 поверх, к. 16 Поштова адреса: 14013, м. Чернігів, </w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>вул.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Госпітальна,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>буд. 12-Е,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>. Перемоги, буд. 126 Б</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3 поверх,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>к. 16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поштова</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="15"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>адреса:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01601, м. Київ, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="1805"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:right="1805" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>.: 0462-654-687</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вул. Госпітальна, буд. </w:t>
+            </w:r>
+            <w:r w:rsidR="00622F2E" w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Е, 3 поверх, к. 16 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="1309"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:right="1805" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">. адреса: </w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>тел.: 050-464-53-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1309" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-43"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ел.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>адреса:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
-              <w:r>
+              <w:r w:rsidRPr="002450C1">
                 <w:rPr>
-                  <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-                  <w:color w:val="000000"/>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:noProof/>
+                  <w:w w:val="110"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>enera@enera.ua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="1309"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:right="1309" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Код ЄДРПОУ: 25498917</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-43"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЄДРПОУ:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>25498917</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="777"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:right="777" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...16 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>витягу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>про</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>реєстр</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>платника</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПДВ:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-41"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1926554500888</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="ad"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Інд. податковий номер: 254989126558</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Інд.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>податковий</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>номер:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>254989126558</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-              </w:pBdr>
+              <w:pStyle w:val="ad"/>
               <w:spacing w:before="1" w:line="242" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>П/р із спеціальним режимом використання UA573204780000026038924924388</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П/р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="21"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>спеціальним</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>режимом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="21"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-41"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>UA573204780000026038924924388</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="00080848" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="ad"/>
+              <w:ind w:left="0" w:firstLine="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-              <w:t>"</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>АБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>"Укргазбанк"</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00080848" w:rsidP="00080848">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>МФО 320478</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>МФО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>320478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Адреса: ________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>код в ЄДР: ______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІПН: ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>.: ___________________________________</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>тел.: ___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>: _________________________________</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>e-mail: _________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________/________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________/________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080195A">
+      <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">м.п. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002450C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="0080195A" w:rsidSect="00856AF8">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidSect="00856AF8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1021" w:bottom="964" w:left="1021" w:header="170" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00580D84" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00580D84" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3466,202 +4519,202 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="0080195A" w:rsidRDefault="00580D84">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00856AF8">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00856AF8">
+    <w:r w:rsidR="002450C1">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00580D84" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00580D84" w:rsidRDefault="00580D84">
+    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0080195A"/>
+    <w:rsid w:val="00080848"/>
+    <w:rsid w:val="002450C1"/>
     <w:rsid w:val="00580D84"/>
+    <w:rsid w:val="00622F2E"/>
+    <w:rsid w:val="006A59C9"/>
     <w:rsid w:val="0080195A"/>
     <w:rsid w:val="00856AF8"/>
+    <w:rsid w:val="00AE20DF"/>
+    <w:rsid w:val="00B25CC7"/>
+    <w:rsid w:val="00D76678"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{89453E34-0EA6-4E83-B170-2F78857E1BD7}"/>
@@ -3730,51 +4783,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4702,51 +5755,66 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg8pV3BcY5WMZULhK4++7vDRyWyEw==">CgMxLjAaIAoBMBIbChkIB0IVCgxUcmVidWNoZXQgTVMSBUFyaWFsGiAKATESGwoZCAdCFQoMVHJlYnVjaGV0IE1TEgVBcmlhbBogCgEyEhsKGQgHQhUKDFRyZWJ1Y2hldCBNUxIFQXJpYWwaIAoBMxIbChkIB0IVCgxUcmVidWNoZXQgTVMSBUFyaWFsGisKATQSJgokCAdCIAoMVHJlYnVjaGV0IE1TEhBBcmlhbCBVbmljb2RlIE1TMg9pZC4yNDlpYzFubDI5eTEyD2lkLnU1NG9pNTZ0d3E1eDIPaWQuZXF1MHRra2cwejJ5Mg9pZC4zcjhqN2Jjd213eDkyD2lkLm5qc3Q3YndtajFsbzIPaWQuaDh0b2FrMW9vMHVtMg9pZC50emNhdHNqcmlwamcyD2lkLnZoMDJza3ZjeTRzZzIPaWQuZmJ4MzZwdG1oZTA3Mg9pZC5meXVuNWI3MHM3dGQyD2lkLmNwNjNxa3RyejVhdzIPaWQuNm1rMnQxd3J1cm1zMg9pZC45ZDJ5aWE2Y29uYmkyD2lkLmpzZnBweDJhYXQzeTIOaWQub2tiZHFkam50Mm8yD2lkLng0YW1xcnk2b2tlajIPaWQuMmxmaHN0bjl3eXk5Mg9pZC4yem1vM3g2aG1rZWwyD2lkLngxbG9rMnF6eWN2cTIPaWQueXRmOG9uZHNna2NxMg5pZC5uZzB4ZDRvYnF5aTIPaWQuNzVxZHg4a2xhM25wMg9pZC5tZjY0bXgxdTY0YWgyD2lkLjg5dTIyOHl5ZjRsYzIPaWQuM3FlMG5kMm1lY3d5Mg9pZC5xNms5YzVhazl0dXEyD2lkLm5iNnB0MnhiYjJ4OTIPaWQubnJjaTV5b3kzOWpqMg9pZC5jdXBlZDd5cmJjbjQyD2lkLnFudWd4MmZhZWhoZjIOaWQuYzc4a2h4amZjbTUyD2lkLmU1cGVvNjJ3OXcwNDIPaWQueXAwM3loZmZ5MWlzMg9pZC5uaDBucGlqdTFvbGgyD2lkLjg3aGltcGU2MHZtYzIPaWQuM3Z1OTJ4NW1jc2ZiMg5pZC4zdjZxazM4ZGJ3ODIPaWQud2ZuZ2wxbGVibTZvMg9pZC41YjZ1aHV4aHd1M3MyD2lkLmlhOTMyZTcwM3Z1NjIPaWQuOXNteWM3cmx5cXR5Mg5oLmY0dW01dHRpcTV4azIPaWQuMWhzaHNuZW1kZzA0Mg9pZC5udGFnOHYzeDF2eGYyD2lkLmh3dHN2cWw4dGcxbDIPaWQuYXNvZWhwazN0N2dwOAByITEwUWZJNHhYcmNoalhuR2k2V29NRDFwUExpRlRGcElaSA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5554</Characters>
+  <Pages>5</Pages>
+  <Words>9750</Words>
+  <Characters>5559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>ESM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15267</CharactersWithSpaces>
+  <CharactersWithSpaces>15279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.sereda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>