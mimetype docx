--- v1 (2026-05-07)
+++ v2 (2026-09-08)
@@ -42,81 +42,79 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4618"/>
         <w:gridCol w:w="5246"/>
       </w:tblGrid>
       <w:tr w:rsidR="0080195A" w:rsidRPr="002450C1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4618" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002450C1">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Додаток 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00D76678">
+          <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00001E7D" w:rsidP="002E5655">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_0"/>
                 <w:id w:val="-1334031503"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -125,51 +123,61 @@
                     <w:szCs w:val="20"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <w:t xml:space="preserve">до договору про постачання </w:t>
                 </w:r>
                 <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <w:br/>
                   <w:t xml:space="preserve">електричної енергії споживачу </w:t>
                 </w:r>
                 <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>№ ____________ від ____________</w:t>
+                  <w:t>від ____________</w:t>
+                </w:r>
+                <w:r w:rsidR="002E5655" w:rsidRPr="002450C1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:noProof/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <w:t>№ ____________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -505,52 +513,52 @@
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, що діє на підставі ___________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="002450C1" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="bookmark=id.249ic1nl29y1" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="bookmark=id.249ic1nl29y1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="411308853"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002450C1">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <w:br/>
             <w:t>з іншої сторони (разом - Сторони), уклали договір про купівлю-продаж електричної енергії за механізмом самовиробництва (далі – Договір), який є додатком до договору про постачання електричної енергії споживачу (далі - договір про постачання електричної енергії) від ________________ № ____________ за місцезнаходженням об'єкта Активного споживача: ________________________________________________________________________________, ЕІС-код точки комерційного обліку:__________________________________.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
@@ -819,52 +827,52 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="bookmark=id.u54oi56twq5x" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="bookmark=id.u54oi56twq5x" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Електропостачальник має право:</w:t>
       </w:r>
     </w:p>
@@ -877,1262 +885,1320 @@
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>- отримувати оплату неустойки (пені) у разі несплати або несвоєчасної оплати Активним споживачем за спожиту (відібрану) електричну енергію;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="bookmark=id.equ0tkkg0z2y" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="bookmark=id.equ0tkkg0z2y" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">- у разі виявлення постачальником послуг комерційного обліку та/або оператором системи пошкодження засобу вимірювальної техніки або його неправильної роботи, </w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>пошкодження/відсутності пломб на ньому з вини Активного споживача тимчасово (до повідомлення ППКО про усунення виявлених порушень) призупиняти нарахування за вироблену генеруючою установкою електричну енергію та/або збережену електричну енергії установкою зберігання Активного споживача з початку розрахункового періоду, в якому було виявлено порушення до початку розрахункового періоду наступного після періоду, в якому було відновлено вузол обліку;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="bookmark=id.3r8j7bcwmwx9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="3" w:name="bookmark=id.3r8j7bcwmwx9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.2. Електропостачальник зобов'язаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="bookmark=id.njst7bwmj1lo" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>2.2. Електропостачальник зобов'язаний:</w:t>
+        <w:t>- дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="bookmark=id.njst7bwmj1lo" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="5" w:name="bookmark=id.h8toak1oo0um" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
+        <w:t>- здійснювати отримання від адміністратора комерційного обліку та обробку основних даних за площадкою Активного споживача та даних комерційного обліку;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="bookmark=id.h8toak1oo0um" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="6" w:name="bookmark=id.tzcatsjripjg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- здійснювати отримання від адміністратора комерційного обліку та обробку основних даних за площадкою Активного споживача та даних комерційного обліку;</w:t>
+        <w:t>- надавати Активному споживачу оформлені платіжні документи;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="bookmark=id.tzcatsjripjg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="7" w:name="bookmark=id.vh02skvcy4sg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- надавати Активному споживачу оформлені платіжні документи;</w:t>
+        <w:t>- здійснювати оплату за куплену у Активного споживача електричну енергію, згідно з главою 4 цього Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="bookmark=id.vh02skvcy4sg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="8" w:name="bookmark=id.fbx36ptmhe07" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- здійснювати оплату за куплену у Активного споживача електричну енергію, згідно з главою 4 цього Договору;</w:t>
+        <w:t>- сплачувати Активному споживачу неустойку (пеню) у разі прострочення платежів за куплену електричну енергію;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="bookmark=id.fbx36ptmhe07" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="9" w:name="bookmark=id.fyun5b70s7td" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- сплачувати Активному споживачу неустойку (пеню) у разі прострочення платежів за куплену електричну енергію;</w:t>
+        <w:t>- у чіткий та прозорий спосіб інформувати Активного споживача про вартість відпущеної та спожитої/відібраної електричної енергії за механізмом самовиробництва із зазначенням цін за відповідний розрахунковий період;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="bookmark=id.fyun5b70s7td" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="10" w:name="bookmark=id.cp63qktrz5aw" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="002450C1">
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- надавати Активному споживачу інформацію про послуги, пов'язані з купівлею електричної енергії.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="bookmark=id.6mk2t1wrurms" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="11" w:name="bookmark=id.6mk2t1wrurms" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.3. Активний споживач має право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="bookmark=id.9d2yia6conbi" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>2.3. Активний споживач має право:</w:t>
+        <w:t>- отримувати від Електропостачальника оплату за відпущену електричну енергію, визначеною згідно з главою 4 цього Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="bookmark=id.9d2yia6conbi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="13" w:name="bookmark=id.jsfppx2aat3y" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- отримувати від Електропостачальника оплату за відпущену електричну енергію, визначеною згідно з главою 4 цього Договору;</w:t>
+        <w:t>- на відшкодування збитків, заподіяних внаслідок порушення його прав, згідно з чинним законодавством;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="bookmark=id.jsfppx2aat3y" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="14" w:name="bookmark=id.okbdqdjnt2o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- на відшкодування збитків, заподіяних внаслідок порушення його прав, згідно з чинним законодавством;</w:t>
+        <w:t>- отримувати оплату неустойки (пені) у разі несплати або несвоєчасної оплати Електропостачальником за відпущену електричну енергію;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="bookmark=id.okbdqdjnt2o" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="15" w:name="bookmark=id.x4amqry6okej" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="002450C1">
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- здійснювати контроль за правильністю оформлення Електропостачальником платіжних документів.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="bookmark=id.2lfhstn9wyy9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="16" w:name="bookmark=id.2lfhstn9wyy9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00580D84" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Активний споживач зобов'язаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="bookmark=id.2zmo3x6hmkel" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>2.4. </w:t>
-[...7 lines deleted...]
-        <w:t>Активний споживач зобов'язаний:</w:t>
+        <w:t>- дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="bookmark=id.2zmo3x6hmkel" w:colFirst="0" w:colLast="0"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- сплачувати Електропостачальнику неустойку (пеню) у разі прострочення платежів за спожиту (відібрану) електричну енергію;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="bookmark=id.x1lok2qzycvq" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- дотримуватися вимог нормативно-технічних документів та цього Договору;</w:t>
+        <w:t>- забезпечити окремий облік спожитої електроенергії безпосередньо від власних або приєднаних генеруючих установок та/або УЗЕ, у тому числі третіх осіб;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002450C1">
-[...5 lines deleted...]
-        <w:t>- сплачувати Електропостачальнику неустойку (пеню) у разі прострочення платежів за спожиту (відібрану) електричну енергію;</w:t>
+      <w:bookmarkStart w:id="19" w:name="bookmark=id.ytf8ondsgkcq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- забезпечувати належний технічний стан та безпечну експлуатацію генеруючих установок та УЗЕ;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="bookmark=id.x1lok2qzycvq" w:colFirst="0" w:colLast="0"/>
-[...7 lines deleted...]
-        <w:t>- забезпечити окремий облік спожитої електроенергії безпосередньо від власних або приєднаних генеруючих установок та/або УЗЕ, у тому числі третіх осіб;</w:t>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- забезпечувати збереження засобів вимірювальної техніки і пломб на них розміщених на території Активного споживача;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="bookmark=id.ytf8ondsgkcq" w:colFirst="0" w:colLast="0"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- повідомляти Електропостачальника про всі зміни технічного або організаційного характеру, що впливають на виконання умов цього Договору, негайно з моменту їх виникнення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Вимірювання та облік електричної енергії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="bookmark=id.ng0xd4obqyi" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>- забезпечувати належний технічний стан та безпечну експлуатацію генеруючих установок та УЗЕ;</w:t>
+        <w:t>3.1. Активний споживач, який встановлює генеруючу установку, призначену для виробництва електричної енергії та установку зберігання електричної енергії повинен додатково до комерційного обліку відібраної з електричної мереж та відпущеної в електричну мережу електричної енергії забезпечити облік виробленої власною генеруючою установкою та відібраної/відпущеної електричної енергії установкою зберігання енергії відповідно до вимог Кодексу комерційного обліку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002450C1">
-[...94 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="bookmark=id.ng0xd4obqyi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="21" w:name="bookmark=id.75qdx8kla3np" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3.1. Активний споживач, який встановлює генеруючу установку, призначену для виробництва електричної енергії та установку зберігання електричної енергії повинен додатково до комерційного обліку відібраної з електричної мереж та відпущеної в електричну мережу електричної енергії забезпечити облік виробленої власною генеруючою установкою та відібраної/відпущеної електричної енергії установкою зберігання енергії відповідно до вимог Кодексу комерційного обліку.</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Вузол обліку має бути обладнаний пристроєм, який забезпечує дистанційне зчитування даних для роботи в складі автоматизованої системи комерційного обліку електричної енергії постачальника послуг комерційного обліку (оператора системи).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
-[...102 lines deleted...]
-    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00DE0A63">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="bookmark=id.89u228yyf4lc" w:colFirst="0" w:colLast="0"/>
-[...7 lines deleted...]
-        <w:t>4.2. Електропостачальник на підставі даних комерційного обліку здійснює визначення погодинних обсягів та вартості відібраної/спожитої Активним споживачем з електричної мережі електричної енергії (із застосуванням ціни, встановленої умовами договору про постачання електричної енергії), а також погодинних обсягів та вартості відпущеної Активним споживачем електричної енергії в електричну мережу.</w:t>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3.2. Відомості про засіб (засоби) вимірювальної техніки електричної енергії, що використовується в розрахунках за цим Договором, зазначаються у паспорті точки розподілу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Умови та порядок взаєморозрахунків</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="bookmark=id.mf64mx1u64ah" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розрахунковим періодом є календарний місяць.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="bookmark=id.3qe0nd2mecwy" w:colFirst="0" w:colLast="0"/>
-[...77 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="23" w:name="bookmark=id.89u228yyf4lc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.2. Електропостачальник на підставі даних комерційного обліку здійснює визначення погодинних обсягів та вартості відібраної/спожитої Активним споживачем з електричної мережі електричної енергії (із застосуванням ціни, встановленої умовами договору про постачання електричної енергії), а також погодинних обсягів та вартості відпущеної Активним споживачем електричної енергії в електричну мережу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="00DE0A63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...14 lines deleted...]
-    </w:p>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="bookmark=id.3qe0nd2mecwy" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="25" w:name="bookmark=id.cuped7yrbcn4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="26" w:name="5255"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Електропостачальник в односторонньому порядку здійснює взаємозалік вартості обсягу відпущеної електричної енергії генеруючою установкою/установкою зберігання Активного споживача в електричну мережу та вартості обсягу спожитої/відібраної електричної енергії з електричної мережі, з урахуванням вартості послуг з передачі та/або розподілу електричної енергії, станом на перше число календарного місяця після закінчення розрахункового періоду. Для активного споживача, який є суб'єктом господарювання, який застосовує спрощену систему оподаткування, обліку та звітності, можливо проведення розрахунків за відпущену та відібрану електричну енергію без застосування взаємозаліку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Якщо за розрахунковий період (місяць) вартість відібраної/спожитої електричної енергії з електричної мережі перевищує вартість відпущеної електричної енергії, то різниця між вартістю відібраної/спожитої та відпущеної електричної енергії підлягає сплаті Активним споживачем на користь електропостачальника відповідно до умов договору про постачання електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Якщо за розрахунковий період (місяць) вартість відпущеної електричної енергії перевищує вартість відібраної/спожитої електричної енергії, то різниця між вартістю відпущеної та спожитої електричної енергії зараховується на особовий рахунок та підлягає сплаті електропостачальником такого Активного споживача до 15 числа місяця, наступного за розрахунковим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>До складу обсягу відпущеної електричної енергії в електричну мережу Активним споживачем, зараховується електрична енергія, вироблена генеруючими установками третіх осіб, що приєднані до електричних мереж або електроустановок Активного споживача, та не спожита електроустановками такого Активного споживача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Проведення розрахунків за відпущену електричну енергію установкою зберігання енергії та/або генеруючою установкою Активного споживача та/або генеруючими установками третіх осіб, що приєднані до мереж такого Активного споживача та відібрану електричну енергію без застосування взаємозаліку застосовуються до сторін цього Договору за їхньою згодою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>У разі якщо взаємозалік не здійснюється, розрахунки за відпущену електричну енергію установкою зберігання енергії та/або генеруючою установкою Активного споживача (та/або генеруючими установками третіх осіб, що приєднані до мереж такого Активного споживача) та відібрану електричну енергію проводяться з урахуванням вартості послуг з передачі та/або розподілу електричної енергії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>У такому разі вартість відпущеної електричної енергії підлягає сплаті електропостачальником на користь Активного споживача до 15 числа місяця, наступного за розрахунковим періодом, відповідно до умов договору купівлі-продажу електричної енергії за механізмом самовиробництва або в інший спосіб, передбачений цим Договором. Вартість відібраної електричної енергії підлягає сплаті Активним споживачем на користь електропостачальника відповідно до умов договору про постачання електричної енергії споживачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="bookmark=id.qnugx2faehhf" w:colFirst="0" w:colLast="0"/>
-[...29 lines deleted...]
-        <w:t>У особистому кабінеті наводиться розшифровка погодинних даних про обсяги, ціни та напрямки перетоків електричної енергії за відповідний розрахунковий період.</w:t>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.4. Ціна, за якою Активний споживач здійснює погодинний продаж електричної енергії Електропостачальнику, визначається в умовах відповідної комерційної пропозиції.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002450C1">
-[...5 lines deleted...]
-        <w:t>4.6. Дані комерційного обліку для здійснення розрахунків (у тому числі у разі порушення комерційного обліку) надаються АКО відповідно до Кодексу комерційного обліку.</w:t>
+      <w:bookmarkStart w:id="28" w:name="bookmark=id.qnugx2faehhf" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4.5. Обсяги електричної енергії, що підлягають купівлі-продажу, розраховані згідно з даними комерційного обліку, фіксуються в акті купівлі-продажу електричної енергії, який складається у двох примірниках та підписується Активним споживачем і Електропостачальником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="bookmark=id.c78khxjfcm5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У особистому кабінеті наводиться розшифровка погодинних даних про обсяги, ціни та напрямки перетоків електричної енергії за відповідний розрахунковий період.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>4.6. Дані комерційного обліку для здійснення розрахунків (у тому числі у разі порушення комерційного обліку) надаються АКО відповідно до Кодексу комерційного обліку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.7. У разі виявлення постачальником послуг комерційного обліку/та або оператором системи пошкодження засобу вимірювальної техніки, його неправильної роботи чи пошкодження або відсутності пломб на ньому з вини Активного споживача, проведення взаємозаліку згідно умов п. 4.3 даного Договору припиняється з першого дня розрахункового періоду, в якому було виявлено порушення, та поновлюється з дати відновлення комерційного обліку електричної енергії після усунення порушень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="651"/>
           <w:tab w:val="left" w:pos="7862"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4.8. Електропостачальник направляє Активному споживачу примірники документів згідно умов даного Договору через особистий кабінет (якщо Активний споживач користується такою послугою Електропостачальника) або на його електронну адресу: _________________________.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5. Відповідальність сторін</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002450C1">
-[...6 lines deleted...]
-        <w:br w:type="page"/>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="bookmark=id.e5peo62w9w04" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.1. Електропостачальник несе відповідальність за:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...41 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="bookmark=id.e5peo62w9w04" w:colFirst="0" w:colLast="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="bookmark=id.yp03yhffy1is" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- шкоду, заподіяну Активному споживачу або його майну, в розмірі і порядку, визначених відповідно до чинного законодавства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="bookmark=id.nh0npiju1olh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5.1. Електропостачальник несе відповідальність за:</w:t>
+        <w:t>- недотримання передбачених пунктом 4.3 цього Договору строків та обсягу коштів до виплати різниці між вартістю обсягу відпуску електричної енергії в електричну мережу та вартістю обсягу відбору/споживання електричної енергії з електричної мережі з урахуванням вартості послуг з передачі та/або розподілу електричної енергії;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="bookmark=id.yp03yhffy1is" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="33" w:name="bookmark=id.87himpe60vmc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="002450C1">
-[...42 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- порушення прав Активного споживача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="bookmark=id.3vu92x5mcsfb" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="34" w:name="bookmark=id.3vu92x5mcsfb" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.2. Активний споживач несе відповідальність за:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="bookmark=id.3v6qk38dbw8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>- шкоду, заподіяну Електропостачальнику або його майну, в розмірі і порядку, визначених відповідно до чинного законодавства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="bookmark=id.wfngl1lebm6o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5.2. Активний споживач несе відповідальність за:</w:t>
+        <w:t>- порушення прав Електропостачальника;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="bookmark=id.3v6qk38dbw8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="37" w:name="bookmark=id.5b6uhuxhwu3s" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:r w:rsidRPr="002450C1">
-[...42 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- пошкодження засобів обліку Активним споживачем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="bookmark=id.ia932e703vu6" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="38" w:name="bookmark=id.ia932e703vu6" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5.3. Заборгованість Активного споживача за відібрану/спожиту електричну енергію більше ніж за 2 розрахункових періоди в разі відсутності заборгованості постачальника за куплену електричну енергію у Активного споживача є підставою для призупинення Електропостачальником виплат за цим Договором. Після погашення заборгованості та нарахованої неустойки (штрафу, пені), оплата за куплену електричну енергію поновлюється протягом 3 робочих днів з дня отримання від Активного споживача підтверджуючих документів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002E5655" w:rsidRDefault="002E5655" w:rsidP="002E5655">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="bookmark=id.9smyc7rlyqty" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="40" w:name="_heading=h.f4um5ttiq5xk" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:r w:rsidRPr="002450C1">
-[...5 lines deleted...]
-        <w:t>5.3. Заборгованість Активного споживача за відібрану/спожиту електричну енергію більше ніж за 2 розрахункових періоди в разі відсутності заборгованості постачальника за куплену електричну енергію у Активного споживача є підставою для призупинення Електропостачальником виплат за цим Договором. Після погашення заборгованості та нарахованої неустойки (штрафу, пені), оплата за куплену електричну енергію поновлюється протягом 3 робочих днів з дня отримання від Активного споживача підтверджуючих документів.</w:t>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. У разі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>непроведення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E5655">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> виплат електропостачальником за результатами взаємозаліків (виплат за відпущену електричну енергію) передбачених цим Договором, до 15 числа місяця, наступного за розрахунковим періодом, електропостачальник зобов'язаний сплатити Активному споживачу пеню в розмірі подвійної облікової ставки Національного банку, що діяла в період, за який сплачується пеня, від суми простроченого платежу за кожен день прострочення платежу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="bookmark=id.9smyc7rlyqty" w:colFirst="0" w:colLast="0"/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5.5.</w:t>
       </w:r>
       <w:r w:rsidR="00856AF8" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Сторона не несе відповідальності за порушення умов договору та шкоду, заподіяну іншій Стороні, якщо доведе, що шкода виникла з вини іншої Сторони або внаслідок дії обставин непереборної сили.</w:t>
       </w:r>
     </w:p>
@@ -2168,109 +2234,121 @@
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Належним доказом наявності вказаних обставин та їх тривалості будуть довідки, письмові документи, що видаються компетентними органами, які відають контролем за виникненням таких обставин, а також закони та інші правові акти, що перешкоджають виконанню зобов’язань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E5655" w:rsidRPr="002450C1" w:rsidRDefault="002E5655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Строк дії договору</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002450C1">
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00856AF8" w:rsidRPr="002450C1" w:rsidRDefault="00856AF8" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="bookmark=id.1hshsnemdg04" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="41" w:name="bookmark=id.1hshsnemdg04" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="42" w:name="bookmark=id.ntag8v3x1vxf" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6.1. Цей Договір набирає чинності з дня його підписання та діє протягом дії договору про постачання електричної енергії від _________________ № ____________.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
@@ -2283,121 +2361,120 @@
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дія цього Договору припиняється у разі:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="bookmark=id.hwtsvql8tg1l" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:id="43" w:name="bookmark=id.hwtsvql8tg1l" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- укладення Активним споживачем договору купівлі-продажу за "зеленим" тарифом на цю саму генеруючу установку Активного споживача. Таке припинення дії цього Договору відбувається з дати виникнення зобов'язань перед Активним споживачем за договором купівлі-продажу за "зеленим" тарифом і не потребує укладення додаткової угоди та не тягне за собою припинення зобов'язань Активного споживача за укладеним з Електропостачальником договором про постачання електричної енергії;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="bookmark=id.asoehpk3t7gp" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="44" w:name="bookmark=id.asoehpk3t7gp" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- зміни Електропостачальника Активним споживачем;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>- втрати Споживачем статусу Активного споживача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84" w:rsidP="00856AF8">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.3. Фінансові</w:t>
       </w:r>
       <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>зобов’язання</w:t>
       </w:r>
       <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2460,73 +2537,81 @@
       </w:r>
       <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>виникають</w:t>
       </w:r>
       <w:r w:rsidR="006A59C9" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007A72A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>починаючи з "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002450C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="007A72A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="002450C1" w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>починаючи з «</w:t>
-[...15 lines deleted...]
-        <w:t>»_____</w:t>
+        <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="002450C1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>____________ року та відповідних показників засобу обліку електричної енергії на цю дату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="00580D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -4453,61 +4538,61 @@
     <w:p w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidRDefault="0080195A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0080195A" w:rsidRPr="002450C1" w:rsidSect="00856AF8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1021" w:bottom="964" w:left="1021" w:header="170" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
+    <w:p w:rsidR="00001E7D" w:rsidRDefault="00001E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
+    <w:p w:rsidR="00001E7D" w:rsidRDefault="00001E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4570,151 +4655,155 @@
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002450C1">
+    <w:r w:rsidR="00DE0A63">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="0080195A" w:rsidRDefault="0080195A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
+    <w:p w:rsidR="00001E7D" w:rsidRDefault="00001E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D76678" w:rsidRDefault="00D76678">
+    <w:p w:rsidR="00001E7D" w:rsidRDefault="00001E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0080195A"/>
+    <w:rsid w:val="00001E7D"/>
     <w:rsid w:val="00080848"/>
     <w:rsid w:val="002450C1"/>
+    <w:rsid w:val="002E5655"/>
     <w:rsid w:val="00580D84"/>
     <w:rsid w:val="00622F2E"/>
     <w:rsid w:val="006A59C9"/>
+    <w:rsid w:val="007A72A6"/>
     <w:rsid w:val="0080195A"/>
     <w:rsid w:val="00856AF8"/>
     <w:rsid w:val="00AE20DF"/>
     <w:rsid w:val="00B25CC7"/>
     <w:rsid w:val="00D76678"/>
+    <w:rsid w:val="00DE0A63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{89453E34-0EA6-4E83-B170-2F78857E1BD7}"/>
@@ -5755,66 +5844,66 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg8pV3BcY5WMZULhK4++7vDRyWyEw==">CgMxLjAaIAoBMBIbChkIB0IVCgxUcmVidWNoZXQgTVMSBUFyaWFsGiAKATESGwoZCAdCFQoMVHJlYnVjaGV0IE1TEgVBcmlhbBogCgEyEhsKGQgHQhUKDFRyZWJ1Y2hldCBNUxIFQXJpYWwaIAoBMxIbChkIB0IVCgxUcmVidWNoZXQgTVMSBUFyaWFsGisKATQSJgokCAdCIAoMVHJlYnVjaGV0IE1TEhBBcmlhbCBVbmljb2RlIE1TMg9pZC4yNDlpYzFubDI5eTEyD2lkLnU1NG9pNTZ0d3E1eDIPaWQuZXF1MHRra2cwejJ5Mg9pZC4zcjhqN2Jjd213eDkyD2lkLm5qc3Q3YndtajFsbzIPaWQuaDh0b2FrMW9vMHVtMg9pZC50emNhdHNqcmlwamcyD2lkLnZoMDJza3ZjeTRzZzIPaWQuZmJ4MzZwdG1oZTA3Mg9pZC5meXVuNWI3MHM3dGQyD2lkLmNwNjNxa3RyejVhdzIPaWQuNm1rMnQxd3J1cm1zMg9pZC45ZDJ5aWE2Y29uYmkyD2lkLmpzZnBweDJhYXQzeTIOaWQub2tiZHFkam50Mm8yD2lkLng0YW1xcnk2b2tlajIPaWQuMmxmaHN0bjl3eXk5Mg9pZC4yem1vM3g2aG1rZWwyD2lkLngxbG9rMnF6eWN2cTIPaWQueXRmOG9uZHNna2NxMg5pZC5uZzB4ZDRvYnF5aTIPaWQuNzVxZHg4a2xhM25wMg9pZC5tZjY0bXgxdTY0YWgyD2lkLjg5dTIyOHl5ZjRsYzIPaWQuM3FlMG5kMm1lY3d5Mg9pZC5xNms5YzVhazl0dXEyD2lkLm5iNnB0MnhiYjJ4OTIPaWQubnJjaTV5b3kzOWpqMg9pZC5jdXBlZDd5cmJjbjQyD2lkLnFudWd4MmZhZWhoZjIOaWQuYzc4a2h4amZjbTUyD2lkLmU1cGVvNjJ3OXcwNDIPaWQueXAwM3loZmZ5MWlzMg9pZC5uaDBucGlqdTFvbGgyD2lkLjg3aGltcGU2MHZtYzIPaWQuM3Z1OTJ4NW1jc2ZiMg5pZC4zdjZxazM4ZGJ3ODIPaWQud2ZuZ2wxbGVibTZvMg9pZC41YjZ1aHV4aHd1M3MyD2lkLmlhOTMyZTcwM3Z1NjIPaWQuOXNteWM3cmx5cXR5Mg5oLmY0dW01dHRpcTV4azIPaWQuMWhzaHNuZW1kZzA0Mg9pZC5udGFnOHYzeDF2eGYyD2lkLmh3dHN2cWw4dGcxbDIPaWQuYXNvZWhwazN0N2dwOAByITEwUWZJNHhYcmNoalhuR2k2V29NRDFwUExpRlRGcElaSA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5559</Characters>
+  <Pages>1</Pages>
+  <Words>10677</Words>
+  <Characters>6086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ESM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15279</CharactersWithSpaces>
+  <CharactersWithSpaces>16730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.sereda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>