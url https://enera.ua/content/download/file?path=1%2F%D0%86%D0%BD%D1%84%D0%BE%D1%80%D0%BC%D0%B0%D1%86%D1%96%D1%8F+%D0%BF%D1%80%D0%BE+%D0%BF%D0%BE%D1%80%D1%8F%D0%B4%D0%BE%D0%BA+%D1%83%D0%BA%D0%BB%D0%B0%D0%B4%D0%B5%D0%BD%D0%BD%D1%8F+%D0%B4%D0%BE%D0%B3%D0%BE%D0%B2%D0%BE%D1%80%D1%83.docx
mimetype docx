--- v0 (2025-11-10)
+++ v1 (2026-05-07)
@@ -1,18219 +1,20199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="6386E0CA" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185" w:rsidP="00DF2185">
+    <w:p w14:paraId="6386E0CA" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="00DF2185">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="293A55"/>
-[...44 lines deleted...]
-          <w:bCs/>
+          <w:noProof/>
           <w:color w:val="293A55"/>
           <w:u w:color="293A55"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="293A55"/>
           <w:u w:color="293A55"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ІНФОРМАЦІЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486A8BE2" w14:textId="7993F6CA" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="555555"/>
+          <w:u w:color="555555"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="293A55"/>
+          <w:u w:color="293A55"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>щодо порядку уклад</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3284" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="293A55"/>
+          <w:u w:color="293A55"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="293A55"/>
+          <w:u w:color="293A55"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ння та приєднання споживача до договору про постачання електричної енергії, у тому числі з використанням електронної ідентифікації за допомогою інформаційно-комунікаційних систем та/або засобів електронної комунікації;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A854986" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="004F40A4">
+    <w:p w14:paraId="3A854986" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="004F40A4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="555555"/>
           <w:u w:color="555555"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26626D27" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
+    <w:p w14:paraId="26626D27" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Відповідно до Правил роздрібного ринку електричної енергії, затверджених Постановою НКРЕКП від 14.03.2018 № 312 (далі – Правила) кожен споживач має право вільно обирати та </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="001C7267">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="Hyperlink0"/>
             <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:noProof/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:color="000000"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>змінювати</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> постачальника електроенергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290231FC" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
+    <w:p w14:paraId="290231FC" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Укладання договорів електропостачання між cпоживачами та іншими учасниками роздрібного ринку електричної енергії регулюється </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="n28" w:history="1">
-        <w:r w:rsidRPr="001C7267">
+      <w:hyperlink r:id="rId9" w:anchor="n28" w:history="1">
+        <w:r w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="Hyperlink0"/>
             <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:noProof/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:color="000000"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, відповідно до яких  постачання (продаж) електричної енергії споживачу здійснюється постачальником, який отримав відповідну ліцензію, за договором постачання електричної енергії. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54444898" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="54444898" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Договір між електропостачальником та споживачем укладається, як правило, шляхом приєднання споживача до розробленого електропостачальником договору на умовах комерційної пропозиції, опублікованої електропостачальником на цьому сайті. Для укладення договору на умовах публічного договору споживачу необхідно </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA1C3F6" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="5AA1C3F6" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Якщо сторони досягли згоди щодо укладення договору на інших умовах, відмінних від тих, які містяться у комерційних пропозиціях, розміщених на офіційному вебсайті електропостачальника, договір укладається у письмовій формі шляхом підписання сторонами цілісного документа або обміну документами у порядку, встановленому законодавством та цими Правилами, у тому числі за допомогою інформаційно-комунікаційних систем та/або засобів електронної комунікації.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE79EEB" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="004F40A4">
+    <w:p w14:paraId="0AE79EEB" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="004F40A4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C85C15" w14:textId="054994D0" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="72C85C15" w14:textId="054994D0" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Для того, щоб обрати та приєднатися до постачальника електричної енергії ТОВ «ЕНЕР</w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>» в якості споживача на умовах публічної комерційної пропозиції, Вам необхідно:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B81931C" w14:textId="72DE9CAB" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="0B81931C" w14:textId="72DE9CAB" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ознайомитися з </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="001C7267">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>договором постачання</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> електричної енергії споживачу</w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F547DB" w14:textId="0958566C" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="04F547DB" w14:textId="0958566C" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завантажити</w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">та заповнити </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="001C7267">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>заяву-приєднання до договору,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">визначивши обсяги споживання у </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="001C7267">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>додатку до заяви</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D25641" w14:textId="03C5FD3E" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00252091">
+    <w:p w14:paraId="50D25641" w14:textId="03C5FD3E" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00252091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Обрати </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2185" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00DF2185" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>комерційн</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у пропозицію;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5C46F0" w14:textId="594F4C5B" w:rsidR="0003068E" w:rsidRPr="001C7267" w:rsidRDefault="00AA0BE8" w:rsidP="0003068E">
+    <w:p w14:paraId="7B5C46F0" w14:textId="68A58203" w:rsidR="0003068E" w:rsidRPr="00232466" w:rsidRDefault="00AA0BE8" w:rsidP="0003068E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Звернутися за консультацією до менеджерів компанії , контакти яких Ви знайдете за посиланням</w:t>
       </w:r>
-      <w:r w:rsidR="0003068E" w:rsidRPr="001C7267">
+      <w:r w:rsidR="0003068E" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="001C7267" w:rsidRPr="00DE0946">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="001C7267" w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>ttps://enera.ua/contact</w:t>
+          <w:t>https://enera.ua/contact</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0011143B" w:rsidRPr="001C7267">
+      <w:r w:rsidR="0011143B" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> або за телефоном</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="0011143B" w:rsidRPr="001C7267">
+        <w:t xml:space="preserve"> або за телефоном: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2430" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>: 0462654687</w:t>
+        <w:t>050-464-53-50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3043D035" w14:textId="6C4EBE8B" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="3043D035" w14:textId="3722D2F3" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="00AF6488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Після заповнення документів можна надіслати на електронну пошт</w:t>
       </w:r>
-      <w:r w:rsidR="00BE70E1" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00BE70E1" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у:</w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink2"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>enera@enera.ua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">або підписані екземпляри на </w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">поштову </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>адресу</w:t>
       </w:r>
-      <w:r w:rsidR="00252091" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00252091" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 14013, </w:t>
-[...28 lines deleted...]
-          <w:rStyle w:val="Hyperlink1"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F566FA" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перемоги 126 Б</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink1"/>
+        <w:t xml:space="preserve">адреса: 01601, м. </w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>Київ, вул. Госпітальна, буд. 12-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F566FA" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Е, 3 поверх, к. 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97229" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CCFA93" w14:textId="431A41F8" w:rsidR="00AA0BE8" w:rsidRPr="001C7267" w:rsidRDefault="002E59BB" w:rsidP="00AA0BE8">
+    <w:p w14:paraId="74CCFA93" w14:textId="431A41F8" w:rsidR="00AA0BE8" w:rsidRPr="00232466" w:rsidRDefault="00492A85" w:rsidP="00AA0BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00DF2185" w:rsidRPr="001C7267">
+        <w:r w:rsidR="00DF2185" w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>Договір</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF2185" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00DF2185" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> про постачання електричної енергії та </w:t>
       </w:r>
-      <w:r w:rsidR="00D97229" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00D97229" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>додатки до нього</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2185" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00DF2185" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ви можете завантажити у нас на сайті</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0BE8" w:rsidRPr="001C7267">
+      <w:r w:rsidR="00AA0BE8" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="001C7267" w:rsidRPr="00DE0946">
+        <w:r w:rsidR="001C7267" w:rsidRPr="00232466">
           <w:rPr>
             <w:rStyle w:val="a3"/>
-            <w:lang w:val="en-US"/>
+            <w:noProof/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>https</w:t>
-[...31 lines deleted...]
-          <w:t>/.</w:t>
+          <w:t>https://enera.ua/.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19CB75F2" w14:textId="766A1F7A" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185">
+    <w:p w14:paraId="19CB75F2" w14:textId="766A1F7A" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Після підготовки договору менеджером, Вам буде надіслано договір</w:t>
       </w:r>
-      <w:r w:rsidR="0011143B" w:rsidRPr="001C7267">
+      <w:r w:rsidR="0011143B" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> на підпис</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, який потрібно підписати в паперовому вигляді або за допомогою інформаційно-комунікаційних систем та/або засобів електронної комунікації. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0616334F" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="004F40A4">
+    <w:p w14:paraId="0616334F" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="004F40A4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBB0C88" w14:textId="21E3833E" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
+    <w:p w14:paraId="1CBB0C88" w14:textId="21E3833E" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо сторони досягли згоди щодо уклад</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3284" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ння договору на інших умовах, відмінних від тих, які містяться у комерційних пропозиціях, розміщених на офіційному вебсайті електропостачальника, договір укладається у письмовій формі шляхом підписання сторонами цілісного документа або обміну документами у порядку, встановленому законодавством та цими Правилами, у тому числі за допомогою інформаційно-комунікаційних систем та/або засобів електронної комунікації.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDC850A" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
+    <w:p w14:paraId="4EDC850A" w14:textId="77777777" w:rsidR="004F40A4" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="0011143B">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>При цьому сторони можуть за взаємною згодою оформлювати додатки до договору, в яких узгоджуються організаційні особливості постачання електричної енергії. Такі додатки оформлюються, у письмовій формі, а у випадку укладення договору за допомогою інформаційно-комунікаційних систем та/або засобів електронної комунікації у формі електронного документа та підписуються обома сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19482486" w14:textId="4DC13C67" w:rsidR="00DF2185" w:rsidRPr="001C7267" w:rsidRDefault="00DF2185" w:rsidP="006F3284">
+    <w:p w14:paraId="19482486" w14:textId="4DC13C67" w:rsidR="00DF2185" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="006F3284">
       <w:pPr>
         <w:pStyle w:val="tj"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На вимогу споживача електропостачальник має надати паперову копію договору, укладеного у формі електронного документа за допомогою інформаційно-комунікаційних систем та/або засобів електронної комунікації, засвідчену підписом уповноваженої особи електропостачальника у порядку, встановленому </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3284" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>З</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>аконом. У паперовій копії договору</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>укладеного у формі електронного документа за допомогою інформаційно-комунікаційних</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="a5"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>систем та/або засобів електронної комунікації, має міститися запис, що ця копія не є оригіналом договору, а є візуальним поданням електронного документа на папері (копією).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573675C3" w14:textId="084ADF5A" w:rsidR="00DF2185" w:rsidRDefault="00DF2185" w:rsidP="00881841">
+    <w:p w14:paraId="573675C3" w14:textId="084ADF5A" w:rsidR="00DF2185" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B673A97" w14:textId="023F83DB" w:rsidR="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="3B673A97" w14:textId="023F83DB" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59B22998" w14:textId="22F29F8A" w:rsidR="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="59B22998" w14:textId="22F29F8A" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DF2A27" w14:textId="1C60FCC7" w:rsidR="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="50DF2A27" w14:textId="1C60FCC7" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCE1344" w14:textId="60A3735A" w:rsidR="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="4FCE1344" w14:textId="60A3735A" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798D27F2" w14:textId="37427077" w:rsidR="00A1008D" w:rsidRDefault="00A1008D" w:rsidP="00881841">
+    <w:p w14:paraId="798D27F2" w14:textId="37427077" w:rsidR="00A1008D" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AE16152" w14:textId="77777777" w:rsidR="00A1008D" w:rsidRDefault="00A1008D" w:rsidP="00881841">
+    <w:p w14:paraId="0AE16152" w14:textId="77777777" w:rsidR="00A1008D" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A3A375D" w14:textId="066AC082" w:rsidR="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="5A3A375D" w14:textId="066AC082" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4867E6E9" w14:textId="55124E83" w:rsidR="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="4867E6E9" w14:textId="55124E83" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5AD793" w14:textId="77777777" w:rsidR="001C7267" w:rsidRPr="001C7267" w:rsidRDefault="001C7267" w:rsidP="00881841">
+    <w:p w14:paraId="3A5AD793" w14:textId="77777777" w:rsidR="001C7267" w:rsidRPr="00232466" w:rsidRDefault="001C7267" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186EF4B9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="186EF4B9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:ind w:left="142" w:right="-53" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ДОГОВІР № _________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AF14E0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="73AF14E0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:ind w:left="142" w:right="24"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>про постачання електричної енергії споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC0D402" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="1EC0D402" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:ind w:left="142" w:right="24"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6692034D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af1"/>
+    <w:p w14:paraId="6692034D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>м. Київ</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________ року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A95921E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="0A95921E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:ind w:left="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29982E2F" w14:textId="215215CC" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="001C7267">
+    <w:p w14:paraId="29982E2F" w14:textId="215215CC" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="001C7267">
       <w:pPr>
         <w:ind w:left="142" w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕНЕРА", що діє на підставі ліцензії, виданої згідно Постанови Національної комісії, що здійснює державне регулювання у сферах енергетики та комунальних послуг від 14 червня 2018 року № 839 (далі - Постачальник), та</w:t>
       </w:r>
-      <w:r w:rsidR="001C7267">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidR="001C7267" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="001C7267">
+      <w:r w:rsidR="001C7267" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
-      <w:r w:rsidR="00157303">
+      <w:r w:rsidR="00157303" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,(далі - Споживач),</w:t>
       </w:r>
-      <w:r w:rsidR="001C7267">
+      <w:r w:rsidR="001C7267" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>в особі ________________________________________________,</w:t>
       </w:r>
-      <w:r w:rsidR="001C7267">
+      <w:r w:rsidR="001C7267" w:rsidRPr="00232466">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>який (яка) діє на підставі ____________________________________________________,</w:t>
       </w:r>
-      <w:r w:rsidR="00157303">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+      <w:r w:rsidR="00157303" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(далі - Сторони), уклали цей договір про постачання електричної енергії споживачу, (далі - Договір).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3090B9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="4E3090B9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="382CE645" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="382CE645" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Загальні положення</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8AAF79" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2D8AAF79" w14:textId="6B85E2E1" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1114"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Цей Договір про постачання електричної енергії споживачу (далі - Договір) є публічним договором приєднання, який встановлює порядок  та  умови  постачання  електричної  енергії  як товарної продукції споживачу постачальником електричної енергії та укладається Сторонами з урахуванням статей 633,  634,  641,  642  Цивільного  кодексу  України,  шляхом  приєднання  Споживача до умов цього Договору.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Цей Договір про постачання електричної енергії споживачу (далі - Договір) є публічним договором приєд</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нання, який встановлює порядок та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">умови </w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постачання електричної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енергії як товарної продукції споживачу постачальником електричної енергії та укладається Сторонами з урахуванням статей 633,  634,  641,  642  Цивільного  кодексу України,  шляхом  приєднання  Споживача до умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7A7698" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3C7A7698" w14:textId="7483AE8B" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1116"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Умови цього Договору розроблені відповідно до Закону України "Про ринок електричної енергії" та Правил роздрібного ринку електричної енергії, затверджених постановою Національної комісії, що здійснює державне регулювання у сферах  енергетики  та  комунальних  послуг,  від 14.03.2018 N 312 (далі - ПРРЕЕ), та є однаковими для всіх споживачів.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Умови цього Договору розроблені відповідно до Закону України "Про ринок електричної енергії" та Правил роздрібного ринку електричної енергії, затверджених постановою Національної комісії, що здійснює</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> державне регулювання у сферах енергетики </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>та комунальних послуг, від 14.03.2018 N 312 (далі - ПРРЕЕ), та є однаковими для всіх споживачів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D7AC5D" w14:textId="43BA2217" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="30D7AC5D" w14:textId="43BA2217" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Далі по тексту цього Договору Постачальник або Споживач іменуються Сторона, а разом - Сторони.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC3417" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="5CFC3417" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Предмет Договору</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52673B0F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="52673B0F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1097"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>За цим Договором Постачальник продає електричну енергію Споживачу для забезпечення потреб електроустановок Споживача, а Споживач оплачує Постачальнику вартість використаної (купованої) електричної енергії та здійснює інші платежі згідно з умовами цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D518D15" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5D518D15" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1107"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обов'язковою умовою для постачання електричної енергії Споживачу є наявність у нього укладеного в установленому порядку з оператором системи договору про надання послуг з розподілу/передачі, на підставі якого Споживач набуває право отримувати послугу з розподілу/передачі електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F47A9F9" w14:textId="56BAB315" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="7F47A9F9" w14:textId="56BAB315" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Малі непобутові споживачі можуть використовувати електричну енергію для професійної, господарської, підприємницької та іншої діяльності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B50C205" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="7B50C205" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Умови постачання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643030BA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="643030BA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Початком постачання електричної енергії Споживачу є дата, зазначена в заяві-приєднанні, яка є додатком 1 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CA339A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="27CA339A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач має право вільно змінювати Постачальника відповідно до процедури, визначеної ПРРЕЕ, та умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE0D672" w14:textId="1A116C49" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5BE0D672" w14:textId="1A116C49" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1124"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник за цим Договором не має права вимагати від Споживача будь-якої іншої плати за електричну енергію, що не визначена у комерційній пропозиції, яка є додатком 2 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2973DF19" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00157303">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2973DF19" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00157303">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1124"/>
         </w:tabs>
         <w:ind w:left="700" w:right="124" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B8FAE3A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="5B8FAE3A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Якість постачання електричної енергії</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321BC69B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="321BC69B" w14:textId="03883234" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Для забезпечення безперервного надання послуг з постачання  електричної  енергії Споживачу Постачальник зобов'язується здійснювати своєчасну закупівлю електричної  енергії  в обсягах, що за належних умов забезпечать задоволення попиту на споживання електричної енергії Споживачем.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для забезпечення безперервного надання послуг з постачання електричної енергії Споживачу Постачальник зобов'язується здійснювати своєчасну закупівлю електричної енергії в обсягах, що за належних умов забезпечать задоволення попиту на споживання електричної енергії Споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9EF27C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6E9EF27C" w14:textId="2F6D4D42" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1157"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Постачальник зобов'язується забезпечити комерційну якість послуг, які надаються Споживачу за цим Договором, що передбачає вчасне та повне інформування Споживача про умови постачання електричної енергії, ціни на електричну  енергію  та  вартість  послуг,  що  надаються, надання роз'яснень положень актів чинного законодавства, якими регулюються відносини Сторін, ведення точних та прозорих розрахунків із  Споживачем,  а  також  можливість  вирішення  спірних питань шляхом досудового врегулювання.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Постачальник зобов'язується забезпечити комерційну якість послуг, які надаються Споживачу за цим Договором, що передбачає вчасне та повне інформування Споживача про умови постачання електричн</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ої енергії, ціни на електричну </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">енергію </w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>та в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>артість</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> послуг, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>що надаються, надання роз'яснень положень актів чинного законодавства, якими регулюються відносини Сторін, ведення точних та прозорих розрахунків із Споживачем, а також можливість вирішення спірних питань шляхом досудового врегулювання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6620D7A2" w14:textId="2C67CE0B" w:rsidR="00404AF5" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6620D7A2" w14:textId="2C67CE0B" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:right="116" w:firstLine="609"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач має право на отримання компенсації за недотримання показників комерційної якості надання послуг Постачальником. Постачальник зобов'язується надавати компенсацію Споживачу за недотримання показників комерційної якості надання послуг Постачальником у порядку, затвердженому Національною комісією, що здійснює державне регулювання у сферах енергетики та комунальних послуг (далі – Регулятор), опублікувати на своєму офіційному веб-сайті порядок надання компенсацій та їх розміри.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25585277" w14:textId="035F4356" w:rsidR="00157303" w:rsidRDefault="00157303" w:rsidP="00157303">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="25585277" w14:textId="035F4356" w:rsidR="00157303" w:rsidRPr="00232466" w:rsidRDefault="00157303" w:rsidP="00157303">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:ind w:left="709" w:right="116" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A6E4B9" w14:textId="35A18D09" w:rsidR="00A1008D" w:rsidRDefault="00A1008D" w:rsidP="00157303">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="78A6E4B9" w14:textId="35A18D09" w:rsidR="00A1008D" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00157303">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:ind w:left="709" w:right="116" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11AC679E" w14:textId="77777777" w:rsidR="00A1008D" w:rsidRPr="001C7267" w:rsidRDefault="00A1008D" w:rsidP="00157303">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="11AC679E" w14:textId="77777777" w:rsidR="00A1008D" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00157303">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:ind w:left="709" w:right="116" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14FD5BD6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="14FD5BD6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ціна, порядок обліку та оплати електричної енергії</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B8EF7E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="56B8EF7E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1157"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач розраховується з Постачальником за електричну енергію за цінами, що визначаються відповідно до механізму визначення ціни електричної енергії, згідно з обраною Споживачем комерційною пропозицією, яка є додатком 2 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC88AF2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="0FC88AF2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="123"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>У разі надання у встановленому порядку Постачальником Споживачу повідомлення про  зміни умов цього Договору (у тому числі зміну ціни), що викликані змінами регульованих складових ціни (тарифу на послуги з передачі та/або розподілу електричної енергії) та/або змінами в нормативно-правових актах щодо формування цієї ціни або умов постачання електричної енергії, цей Договір вважається із зазначеної в повідомленні дати зміни його  умов  (але  не  раніше  ніж  через  20  днів  від дня надання Споживачу повідомлення):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B87150C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="1B87150C" w14:textId="6B38795D" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="998"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>достроково розірваним (без штрафних санкцій) за ініціативою Споживача – у разі надання Постачальнику письмової заяви  Споживача  про  незгоду/неприйняття  змін  протягом  5 робочих днів з дня отримання такого повідомлення, але не пізніше ніж за 10 днів до зазначеної в повідомленні дати зміни умов договору;</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>достроково розірваним (без штрафних санкцій) за ініціативою Споживача – у разі надання Постачальнику письмової заяви Споживача про незгоду/неприйняття змін протягом 5 робочих днів з дня отримання такого повідомлення, але не пізніше ніж за 10 днів до зазначеної в повідомленні дати зміни умов договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283F2A81" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="283F2A81" w14:textId="3F801BD1" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
         <w:ind w:right="108" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>зміненим на запропонованих Постачальником умовах – якщо Споживач не надав Постачальнику письмову заяву про незгоду/неприйняття змін у термін,  зазначений  у повідомленні.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зміненим на запропонованих Постачальником умовах – якщо Споживач не надав Постачальнику письмову заяву про незгоду/неприйняття змін у термін, зазначений у повідомленні.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4E52BC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="1A4E52BC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1169"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Спосіб визначення ціни (тарифу) електричної енергії зазначається в комерційній пропозиції Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C8AECB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="49C8AECB" w14:textId="7A72AE80" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00027910" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Для одного об'єкта споживання  (площадки  вимірювання)  застосовується  один  спосіб визначення ціни електричної енергії.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для одного об'єкта споживання (площадки </w:t>
+      </w:r>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вимірювання) застосовується один спосіб визначення ціни електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E679F0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="32E679F0" w14:textId="58A93886" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1076"/>
         </w:tabs>
         <w:ind w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Інформація про діючу ціну електричної енергії на ринку "на добу на перед" має  бути розміщена на офіційному веб-сайті Постачальника.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Інформація про діючу ціну електричної енергії н</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а ринку "на добу на перед" має </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бути розміщена на офіційному веб-сайті Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE0BE02" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="4EE0BE02" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ціна електричної енергії має зазначатися Постачальником у рахунках про оплату електричної енергії за цим Договором, у тому числі у разі її зміни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE63A0E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="1EE63A0E" w14:textId="0BCB1138" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="122"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>У випадках  застосування  до  Споживача  диференційованих  цін  електричної  енергії  суми, вказані в рахунках, відображають середню ціну, обчислену на базі різних диференційованих цін.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>У випадках</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> застосування до С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>поживача диференційованих цін електричної енергії суми, вказані в рахунках, відображають середню ціну, обчислену на базі різних диференційованих цін.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014DF113" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="014DF113" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Розрахунковим періодом за цим Договором є календарний місяць. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26260C0B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="26260C0B" w14:textId="47C4E88A" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1176"/>
         </w:tabs>
         <w:ind w:left="100" w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Розрахунки Споживача за цим Договором здійснюються на поточний рахунок  із спеціальним режимом використання (далі – спецрахунок).</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахунки Споживача за цим Договором здійснюються на поточний рахунок із спеціальним режимом використання (далі – спецрахунок).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA8C6EF" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="1CA8C6EF" w14:textId="21013E6F" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>При цьому, Споживач не обмежується у праві здійснювати оплату за цим Договором через банківську платіжну систему, он-лайн переказ, поштовий переказ, та в інший не заборонений законодавством спосіб.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При цьому, Споживач не обмежується у праві здійснювати оплату за цим Договором через </w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>банківську платіжну систему, он</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лайн переказ, поштовий переказ, та в інший не заборонений законодавством спосіб.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E48200" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="11E48200" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="128"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Оплата вартості електричної енергії за цим Договором здійснюється Споживачем виключно шляхом перерахування коштів на спецрахунок Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065BFA8E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="065BFA8E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Оплата вважається здійсненою після того, як на спецрахунок Постачальника надійшла вся сума коштів, що підлягає сплаті за куповану електричну енергію відповідно до умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A7CC6E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="11A7CC6E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Спецрахунок Постачальника зазначається у платіжних документах Постачальника, у тому числі у разі його зміни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5A4195" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6D5A4195" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1094"/>
         </w:tabs>
         <w:ind w:left="100" w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Оплата рахунка Постачальника за цим Договором має бути здійснена Споживачем у строк, визначений у рахунку, який не може бути меншим 5 (п'яти) робочих днів з моменту отримання його Споживачем, або протягом 5 (п'яти) робочих днів від дати, зазначеної у комерційній пропозиції, щодо оплати рахунку, оформленого Споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A92DA5E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="3A92DA5E" w14:textId="02F23786" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Всі платіжні документи, що виставляються Постачальником Споживачу, мають містити чітку інформацію про суму платежу, порядок та строки оплати, що погоджені Сторонами цього Договору, а також інформацію щодо адреси, телефонів, офіційних  веб-сайтів  для  отримання  інформації  про подання звернень, скарг та претензій щодо якості постачання електричної енергії та надання повідомлень про загрозу електробезпеки.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Всі платіжні документи, що виставляються Постачальником Споживачу, мають містити чітку інформацію про суму платежу, порядок та строки оплати, що погоджені Сторонами цього Договору, а також інформацію щодо адреси, телефонів, офіційних </w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">веб-сайтів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отримання </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інформації про подання звернень, скарг та претензій щодо якості постачання електричної енергії та надання повідомлень про загрозу електробезпеки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED0134E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2ED0134E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1101"/>
         </w:tabs>
         <w:ind w:left="100" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Якщо Споживач не здійснив оплату за цим Договором у строки, передбачені комерційною пропозицією, Постачальник має право здійснити заходи з припинення постачання електричної енергії Споживачу у порядку, визначеному ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8151ED" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="7F8151ED" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="122"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>У разі несвоєчасної оплати платежів передбачених цим Договором, Постачальник проводить Споживачу, нарахування за весь час прострочення виконання грошового зобов’язання пені, 3% річних від простроченої суми та інфляційних нарахувань.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F30F2F3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="1F30F2F3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Пеня, 3% річних та інфляційні нарахування сплачуються на поточний рахунок Постачальника, який вказується в рахунках.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E525E0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="33E525E0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач, сплачує Постачальнику пеню у розмірі, що визначається цим Договором, та зазначається в комерційній пропозиції, яка є додатком 2 до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EAD4CB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="78EAD4CB" w14:textId="6AB8E8F6" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1104"/>
         </w:tabs>
         <w:ind w:left="100" w:right="106" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...26 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У разі виникнення у Споживача заборгованості за електричну енергію за цим Договором, сторони за взаємною згодою укладають графік погашення заборгованості на строк не більше 12 місяців. За вимогою Постачальника Споживач подає довідки, що підтверджують неплатоспроможність (обмежену платоспроможність) Споживача. Графік погашення заборгованості оформляється додатком до цього </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>договору або окремим договором про реструктуризацію заборгованості. Укладення Сторонами та дотримання  Споживачем  графіка  погашення  заборгованості не звільняє Споживача від здійснення поточних платежів за цим Договором.</w:t>
+        <w:t>договору або окремим договором про реструктуризацію заборгованості. Укладення Сторонами та дотримання Споживачем</w:t>
+      </w:r>
+      <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> графіка погашення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заборгованості не звільняє Споживача від здійснення поточних платежів за цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F26874" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="63F26874" w14:textId="1FD5B94E" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00027910" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>У  разі  недотримання  графіка  погашення  заборгованості  або  прострочення  оплати  поточних платежів Постачальник має право здійснити заходи з припинення постачання електричної енергії Споживачу у порядку, визначеному цим Договором.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У </w:t>
+      </w:r>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>разі недотримання графіка погашення заборгованості або прострочення оплати поточних платежів Постачальник має право здійснити заходи з припинення постачання електричної енергії Споживачу у порядку, визначеному цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659E1BF4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="659E1BF4" w14:textId="73214F07" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1238"/>
         </w:tabs>
         <w:ind w:left="100" w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t>Споживач здійснює плату за послугу з розподілу  (передачі)  електричної  енергії  або  у складі вартості (ціни) електричної енергії Постачальника,  або  безпосередньо  оператору  системи,  з яким Споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії. Спосіб оплати послуги з розподілу (передачі) електричної енергії зазначається в комерційній пропозиції, яка є додатком до цього Договору.</w:t>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Споживач здійснює плату за послугу з розподілу (передачі) електричної  енергії  або  у складі вартості (ціни) електричної енергії Постачальника,  або  безпосередньо  оператору  системи,  з яким Споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії. Спосіб оплати послуги з розподілу (передачі) електричної енергії зазначається в комерційній пропозиції, яка є додатком до цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA35C78" w14:textId="255D3B44" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00A1008D" w:rsidP="00A1008D">
+    <w:p w14:paraId="7DA35C78" w14:textId="255D3B44" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00404AF5" w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач може змінити спосіб оплати через діючого Постачальника  на  оплату  напряму оператору системи, з яким Споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії, за послугу з розподілу/передачі електричної енергії шляхом вибору відповідної комерційної пропозиції Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1F58F5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="7F1F58F5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При укладенні цього Договору Постачальник інформує Споживача  про  можливість  оплати послуги з розподілу/передачі напряму оператору системи, з яким споживач має діючий договір споживача про надання послуг з розподілу/передачі електричної енергії, та  надає  відповідні роз'яснення.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A4A876" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="70A4A876" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач, електроустановки якого приєднані на території здійснення ліцензованої діяльності оператора системи розподілу, відшкодовує у вартості (ціні) електричної енергії Постачальнику також вартість закупленої послуги з передачі електричної енергії, спожитої Споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DFA1A3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="77DFA1A3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник зобов'язаний при виставленні рахунка за електричну енергію Споживачу окремо вказувати суму вартості оплачуваної послуги з розподілу та/або передачі електричної енергії у складі оплати вартості електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5948E446" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5948E446" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1302"/>
         </w:tabs>
         <w:ind w:left="100" w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач має право обрати на розрахунковий період іншого Постачальника в установленому ПРРЕЕ порядку, за умов, що в нього є укладений договір про надання послуг з розподілу (передачі) електричної енергії з оператором системи та відсутнє припинення постачання електричної енергії внаслідок наявної заборгованості за постачання електричної енергії перед діючим Постачальником.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6A2739" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5C6A2739" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1248"/>
         </w:tabs>
         <w:ind w:left="100" w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок звіряння фактичного обсягу спожитої електричної енергії на певну дату чи протягом відповідного періоду визначається відповідно до  комерційної  пропозиції,  обраної Споживачем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6F8EB8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6F6F8EB8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1259"/>
         </w:tabs>
         <w:ind w:left="100" w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Комерційна пропозиція, яка є додатком 2 до цього Договору, має містити наступну інформацію:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C320F5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="25C320F5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="557"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ціну (тариф) електричної енергії, у тому числі диференційовані ціни (тарифи);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D41113" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="49D41113" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:ind w:left="100" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>спосіб оплати (необхідно обрати лише один з  варіантів:  попередня  оплата,  по  факту, плановий платіж);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679FD6F9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="679FD6F9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>термін надання рахунку за спожиту електричну енергію та строк його оплати;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A06FCD3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7A06FCD3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="100" w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>визначення способу оплати послуг з розподілу/передачі електричної енергії або у складі вартості (ціни) електричної енергії Постачальника, або напряму з  оператором  системи,  з  яким Споживач має діючий  договір  споживача  про  надання  послуг  з  розподілу/передачі  електричної енергії (необхідно обрати лише один з варіантів);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E19D8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="791E19D8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>розмір пені за порушення строку оплати або штраф;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D26297" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="12D26297" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1013"/>
         </w:tabs>
         <w:ind w:left="100" w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>розмір компенсації Споживачу за недодержання Постачальником якості надання комерційних послуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1CFCB8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2C1CFCB8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="959"/>
         </w:tabs>
         <w:ind w:left="100" w:right="126" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>розмір штрафу за дострокове розірвання Договору у випадках, не передбачених умовами Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F17EBB8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6F17EBB8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>термін дії Договору та умови пролонгації;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BAD9A0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="03BAD9A0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:firstLine="671"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дата та підпис споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323B7244" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="323B7244" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:ind w:left="1047" w:hanging="348"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>можливість надання пільг, субсидій.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E99DA0" w14:textId="54552352" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="40E99DA0" w14:textId="54552352" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Після прийняття Споживачем комерційної пропозиції Постачальника внесення змін до  неї можливе лише за згодою сторін або в порядку, встановленому чинним законодавством, зокрема за ініціативою Постачальника з попередженням за  20  днів  і  правом  Споживача  або  прийняти пропозицію,  або  розірвати  Договір.  Після  настання  дати,  вказаної  в  попередженні  Постачальника,  і за відсутності заяви Споживача про розірвання Договору (при факті споживання будь-якого обсягу електричної енергії) Договір вважається зміненим відповідно до запропонованих умов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50CC67" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="5D50CC67" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Права та обов'язки Споживача</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBE7DFB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7FBE7DFB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F3FBF8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="49F3FBF8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="142" w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>обирати спосіб визначення ціни за постачання електричної енергії на умовах, зазначених у комерційній пропозиції, обраній Споживачем;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3016479D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3016479D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="142" w:right="60" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>отримувати електричну енергію на умовах, зазначених у цьому Договорі;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C628CD" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="61C628CD" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="142" w:right="126" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>купувати електричну енергію із забезпеченням рівня якості комерційних послуг, відповідно до вимог діючих стандартів якості надання послуг, затверджених Регулятором, а також на отримання компенсації за порушення таких вимог, розмір якої визначено в комерційній пропозиції;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A18275A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="0A18275A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="142" w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>безоплатно отримувати всю інформацію стосовно його прав та  обов'язків,  інформацію  про ціну, порядок оплати спожитої електричної енергії, а також іншу інформацію, що має надаватись Постачальником відповідно до чинного законодавства та/або цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAA6A3B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5BAA6A3B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="142" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>безоплатно отримувати інформацію про обсяги та інші параметри власного споживання електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BA3EAA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="33BA3EAA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>звертатися  до  Постачальника  для  вирішення  будь-яких  питань,  пов'язаних  з  виконанням цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B02C273" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="0B02C273" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вимагати від Постачальника надання письмової форми цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EA5C38" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="03EA5C38" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="973"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вимагати від Постачальника пояснень щодо отриманих рахунків і у випадку незгоди  з порядком розрахунків або розрахованою сумою вимагати проведення звіряння розрахункових даних та/або оскаржувати їх в установленому цим Договором та чинним законодавством порядку;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E08ACA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="50E08ACA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="946"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>проводити звіряння фактичних розрахунків в установленому ПРРЕЕ порядку з підписанням відповідного акта;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513934EF" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="513934EF" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1075"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вільно обирати іншого електропостачальника та  розірвати  цей  Договір  у  встановленому цим Договором та чинним законодавством порядку;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB08E97" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="1AB08E97" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>оскаржувати будь-які несанкціоновані, неправомірні чи інші дії Постачальника,  що порушують права Споживача, та брати участь у розгляді цих скарг на умовах, визначених чинним законодавством та цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025B0190" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="025B0190" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1053"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>отримувати відшкодування збитків від Постачальника, понесених у зв'язку з невиконанням або неналежним виконанням Постачальником  своїх  зобов'язань  перед  Споживачем,  відповідно  до умов цього Договору та чинного законодавства;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7857A875" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7857A875" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>перейти на постачання електричної енергії до іншого електропостачальника, у разі наявності договору споживача про надання послуг з розподілу/передачі електричної енергії та відсутності припинення постачання електричної енергії внаслідок наявності заборгованості за постачання електричної енергії перед діючим Постачальником, та/або достроково призупинити чи розірвати цей Договір у встановленому ним порядку;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E684B8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="55E684B8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:ind w:left="1047" w:hanging="348"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>інші права, передбачені чинним законодавством і цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077E6D20" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="077E6D20" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач зобов'язується:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182D15C8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="182D15C8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="122" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>забезпечувати своєчасну та повну оплату спожитої  електричної  енергії  згідно  з  умовами цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A95321" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="14A95321" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="976"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>мати діючий договір  споживача  про  надання  послуг  з  розподілу/передачі  електричної енергії з оператором системи, на території здійснення ліцензованої діяльності якого приєднана електроустановка Споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE6D8AD" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3EE6D8AD" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="125" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>раціонально використовувати електричну енергію, обережно поводитися з електричними пристроями та використовувати отриману електричну енергію виключно для власного споживання та не допускати несанкціонованого споживання електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39134DD3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="39134DD3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1040"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>протягом 5 робочих днів до початку постачання електричної енергії новим електропостачальником, але не пізніше дати, визначеної цим Договором, розрахуватися з Постачальником за спожиту електричну енергію;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349D5D7D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="349D5D7D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="981"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>надавати забезпечення виконання зобов'язань (порука тощо) з оплати за постачання електричної енергії у випадку неможливості погасити  заборгованість  за  постачання  та/або перебування в процесі ліквідації чи банкрутства відповідно до Цивільного кодексу України та ПРРЕЕ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141842FA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="141842FA" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="962"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>безперешкодно допускати на свою територію, у свої житлові, виробничі, господарські та підсобні приміщення, де розташовані вузли обліку електричної енергії, засоби вимірювальної техніки тощо, представників Постачальника після пред'явлення ними службових посвідчень для  звіряння показів щодо фактично спожитої електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CE3E00" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="01CE3E00" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:right="116" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>відшкодовувати Постачальнику збитки, понесені ним у зв'язку з невиконанням або неналежним виконанням Споживачем  своїх  зобов'язань  перед  Постачальником,  що  покладені  на нього чинним законодавством та/або цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602D3CEC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="602D3CEC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="936" w:hanging="227"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>здійснювати оплату рахунків на пеню, інфляційні нарахування, 3% річних;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4287090C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="4287090C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="986"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>відшкодовувати витрати, понесені Постачальником на користь оператора системи за здійснення робіт з припинення та відновлення електроживлення електроустановки Споживача, у випадках та порядку, що встановлені цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5172DDA3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5172DDA3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1062"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у разі звільнення приміщення та/або остаточного припинення користування електричною енергією повідомити Постачальника та оператора системи або основного споживача про намір припинити дію відповідних договорів не пізніше ніж  за  20  робочих  днів  до  дня  звільнення приміщення та/або остаточного припинення користування електричною енергією  та  надати  заяву щодо розірвання договорів і в цей самий термін здійснити сплату всіх видів платежів, передбачених відповідними договорами, до заявленого споживачем дня звільнення приміщення та/або остаточного припинення користування електричною енергією включно;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAD8C9C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3EAD8C9C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1058"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>здійснити реєстрацію розрахунків коригування у Єдиному реєстрі податкових накладних у терміни, встановлені Податковим кодексом України, якщо обов’язок такої реєстрації  відповідно  до вимог Податкового кодексу України покладено на Споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F800B5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="22F800B5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1075"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>виконувати інші обов'язки, покладені на Споживача чинним законодавством та/або цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D5D927" w14:textId="5F1894BD" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="48D5D927" w14:textId="5F1894BD" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1140"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач, електроустановки якого приєднані до оператора системи розподілу, зобов’язується виконувати повну  та  своєчасну  оплату  вартості  послуг  оператора  системи  передачі, яка включається електропостачальником до роздрібної ціни електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF89458" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="4EF89458" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Права і обов'язки Постачальника</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315FD261" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="315FD261" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник має право:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4416A7FB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="4416A7FB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="284" w:right="118" w:firstLine="425"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>отримувати від Споживача плату за поставлену електричну енергію та  інші  платежі, визначені цим Договором та Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343732BC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="343732BC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>контролювати правильність оформлення Споживачем платіжних документів;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A21503" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="44A21503" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:right="125" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ініціювати припинення постачання електричної енергії Споживачу у порядку та на умовах, визначених цим Договором та чинним законодавством;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190CEF35" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="190CEF35" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:right="123" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>безперешкодного доступу до розрахункових засобів вимірювальної техніки Споживача для перевірки показів щодо фактично використаних Споживачем обсягів електричної енергії;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204172F0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="204172F0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="976"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>проводити разом зі  Споживачем  звіряння  фактично  використаних  обсягів  електричної енергії з підписанням відповідного акту;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E31AE3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="09E31AE3" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="946"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>отримувати відшкодування збитків від Споживача, що понесені Постачальником у зв'язку з невиконанням або неналежним виконанням Споживачем своїх зобов'язань перед Постачальником, відповідно до умов цього Договору та чинного законодавства, у тому числі отримувати відшкодування збитків від Споживача за дострокове розірвання Договору у випадках, не передбачених Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B24B2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="688B24B2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>змінити ціну на електричну енергію, у тому числі внаслідок  зміни  регульованих  складових ціни (тарифів на послуги з передачі та/або розподілу електричної енергії) та/або змін у нормативно- правових актах щодо формування цієї ціни;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0B9D47" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3D0B9D47" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="965"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>проводити оплату послуг з розподілу (передачі) електричної енергії оператору системи, якщо Споживач не обрав спосіб оплати послуги з розподілу (передачі) напряму з оператором системи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019D73C1" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="019D73C1" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>інші права, передбачені чинним законодавством і цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106E671E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="106E671E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник зобов'язується:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76769F9F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="76769F9F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="948"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>забезпечувати належну якість надання  послуг  з  постачання  електричної  енергії  відповідно до вимог чинного законодавства та цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD6852B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3FD6852B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:ind w:right="129" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>нараховувати і виставляти рахунки Споживачу за електричну енергію відповідно до вимог та у порядку, передбачених ПРРЕЕ та цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BFA228" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="23BFA228" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="942"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>забезпечити наявність різних комерційних пропозицій з постачання електричної енергії для Споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BCA2B7" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="09BCA2B7" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="948"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>надавати Споживачу інформацію про його права та обов'язки, ціни на електричну енергію, порядок оплати за спожиту електричну енергію, порядок зміни діючого Постачальника та іншу інформацію, що вимагається цим Договором та чинним законодавством, а також інформацію про ефективне споживання електричної енергії.  Така  інформація  оприлюднюється  на  офіційному  веб- сайті Постачальника і безкоштовно надається Споживачу на його запит;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BAF337" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="24BAF337" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>публікувати на офіційному веб-сайті детальну інформацію про зміну ціни електричної енергії за 20 днів до введення її у дію;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33114951" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="33114951" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:ind w:left="936" w:hanging="237"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>видавати Споживачеві безоплатно платіжні документи та форми звернень;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39367514" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="39367514" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>приймати оплату наданих за цим Договором послуг  будь-яким  способом,  що  передбачений цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79365322" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="79365322" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>проводити оплату послуг з розподілу/передачі електричної енергії оператору системи з наступною оплатою цих послуг Споживачем Постачальнику, якщо Споживач не обрав спосіб оплати послуги з розподілу/передачі електричної енергії напряму з оператором системи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34203B82" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="34203B82" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="973"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>розглядати в установленому законодавством  порядку  звернення  Споживача,  зокрема  з питань нарахувань за електричну енергію, і за наявності  відповідних  підстав  задовольняти  його вимоги;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5397C351" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5397C351" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1071"/>
         </w:tabs>
         <w:ind w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>забезпечувати належну організацію власної роботи для можливості передачі та обробки звернення Споживача з питань, що пов'язані з виконанням цього Договору;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002CD325" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="002CD325" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1078"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>відшкодовувати збитки, понесені Споживачем у випадку невиконання або неналежного виконання Постачальником своїх зобов'язань за цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ACE850" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="52ACE850" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:ind w:left="1047" w:hanging="348"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>забезпечувати конфіденційність даних, отриманих від Споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5935E8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="4E5935E8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>протягом 3 (трьох) днів від дати, коли Постачальнику стало відомо про нездатність продовжувати постачання електричної енергії Споживачу, він  зобов'язується  проінформувати Споживача про його право:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F75DC46" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="4F75DC46" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вибрати іншого Постачальника та про наслідки невиконання цього;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77903ED8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="77903ED8" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>перейти до Постачальника, на якого в установленому порядку покладені спеціальні обов'язки (постачальник "останньої надії");</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C7E75E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="73C7E75E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на відшкодування збитків, завданих у зв'язку з неможливістю подальшого виконання Постачальником своїх зобов'язань за цим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD7D7EE" w14:textId="5857F87D" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="4BD7D7EE" w14:textId="5857F87D" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>виконувати інші обов'язки, покладені на Постачальника чинним законодавством та/або цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E4B125" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="41E4B125" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
         <w:ind w:left="700" w:right="123" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3283A406" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="3283A406" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок припинення та відновлення постачання електричної енергії</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F38367E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7F38367E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1122"/>
         </w:tabs>
         <w:ind w:right="121" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник має право звернутися до оператора системи з вимогою про відключення об'єкта Споживача від електропостачання у випадку порушення Споживачем строків оплати за цим Договором, у тому числі за графіком погашення заборгованості.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8F8872" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2A8F8872" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
         </w:tabs>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Припинення електропостачання не звільняє Споживача від обов'язку сплатити заборгованість Постачальнику за цим Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F723CE0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5F723CE0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1146"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Відновлення постачання електричної енергії Споживачу здійснюється після повного розрахунку Споживача за спожиту електричну енергію за цим Договором або складення Сторонами графіка погашення заборгованості  на  умовах  цього  Договору  та  відшкодування  Постачальнику,  у тому числі згідно рахунків оператора системи, витрат на припинення та відновлення постачання електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9657CF" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3C9657CF" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Якщо за ініціативою Споживача необхідно припинити постачання електричної енергії на об'єкт Споживача для проведення ремонтних робіт, реконструкції чи технічного переоснащення тощо, Споживач має звернутися до оператора системи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB37265" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6EB37265" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Відшкодування витрат, понесених Постачальником на користь оператора системи за припинення та відновлення постачання електричної енергії Споживачу (повторне підключення електроустановки), здійснюється за рахунок Споживача у порядку та випадках визначених ПРРЕЕ, якщо припинення  постачання електричної енергії  відбулося з підстав, зазначених у п.п.2 п.7.5 ПРРЕЕ та п.8.1. цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7538707E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7538707E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для відшкодування витрат понесених Постачальником на користь оператора системи за припинення та відновлення постачання електричної енергії Споживачу (повторне підключення електроустановки), Постачальник складає та надає Споживачу рахунок, який Споживач має оплатити в зазначений у цьому рахунку термін.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11408FE2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="11408FE2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="142" w:right="19" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>У разі якщо після усунення причин (підстав) для припинення постачання електричної енергії споживачу Постачальник надіслав до оператора системи повідомлення з відкликанням його звернення щодо припинення електроживлення Споживача, а оперативна бригада оператора системи вже виїхала на об'єкт Споживача або виконала відповідні технічні заходи з відключення електроустановок Споживача, Споживач відшкодовує відповідні витрати Постачальника на здійснення оператором системи вказаних заходів з відключення, відповідно до п.8.6 Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DC792F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="74DC792F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49220718" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001363F7" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="49220718" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Відповідальність Сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397709D9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="397709D9" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1119"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>За невиконання або неналежне виконання своїх зобов'язань за цим Договором  Сторони несуть відповідальність, передбачену цим Договором та чинним законодавством.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C1936A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="26C1936A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1132"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник має право вимагати від Споживача відшкодування збитків, а Споживач відшкодовує збитки, понесені Постачальником, виключно у разі:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B410B38" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="6B410B38" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>порушення Споживачем строків розрахунків з Постачальником - в розмірі, погодженому Сторонами в цьому Договорі;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395848A6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="395848A6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="124"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>відмови Споживача надати представнику Постачальника доступ до свого об'єкта, що завдало Постачальнику збитків, - в розмірі фактичних збитків Постачальника;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE7D1F6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="0AE7D1F6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="124"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>порушення Споживачем, що не є побутовим, обов'язку в установлені законодавством терміни належним чином зареєструвати розрахунок коригування до податкової накладної в Єдиному реєстрі податкових накладних - в розмірі фактичних збитків Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6E930B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7A6E930B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1177"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник відшкодовує Споживачу збитки, понесені Споживачем у зв'язку з припиненням постачання електричної енергії Споживачу оператором системи на виконання неправомірного доручення Постачальника, в обсягах, передбачених ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0C148A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7F0C148A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1137"/>
         </w:tabs>
         <w:ind w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник не відповідає за будь-які  перебої  у  передачі  або  розподілі  електричної енергії, які стосуються функціонування, обслуговування та/або розвитку системи передачі та/або системи розподілу електричної енергії, що сталися з вини відповідального оператора системи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7CE29B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="0D7CE29B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1162"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок документального підтвердження порушень умов цього Договору, а також відшкодування збитків встановлюється ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0DFA27" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="0B0DFA27" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1174"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постачальник не несе відповідальності за припинення дії цього Договору у разі неприйняття Споживачем своєчасно запропонованих (за 20 днів до введення в дію) Постачальником змін до цього Договору, що викликані змінами регульованих складових ціни (тарифу на послуги з передачі та/або розподілу електричної енергії) та/або змінами в нормативно-правових актах щодо формування цієї ціни або щодо умов постачання електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3242533B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3242533B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторони домовились, що у разі порушення Споживачем порядку та/або термінів встановлених чинним законодавством граничних строків реєстрації розрахунку коригування у Єдиному реєстрі податкових накладних, в результаті чого Постачальник не отримає права на коригування податкового зобов’язання, Споживач сплачує Постачальнику штраф у розмірі 20 % від вартості товару, зазначеної в такому розрахунку коригування.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357FC697" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="357FC697" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Якщо у подальшому такий розрахунок коригування буде зареєстрований Споживачем, Постачальник зобов’язується повернути Споживачу кошти, сплачені останнім за даним пунктом Договору. Кошти </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>повертаються на підставі заяви Споживача в термін до 5 (п’яти) робочих днів після її отримання Постачальником.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B316BA3" w14:textId="1B43BBDE" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="4B316BA3" w14:textId="1B43BBDE" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>У випадку повернення за відповідним зверненням Споживача авансового платежу або  його частини після спливу 1095 днів з дати отримання авансового платежу Постачальником, що відповідно до пункту 192.1 статті 192 Податкового кодексу України призводить до неможливості реєстрації відповідного розрахунку коригування до податкової накладної в Єдиному реєстрі податкових накладних, Споживач сплачує Постачальнику штраф у розмірі 20 % від суми авансового платежу, що був повернутий Споживачу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FB351E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001363F7" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="41FB351E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок зміни електропостачальника</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3195C4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5D3195C4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:right="125" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач має право в будь-який момент часу змінити постачальника шляхом укладення нового договору про постачання  електричної  енергії  з  новим  електропостачальником,  принаймні  за 21 день до такої зміни вказавши дату або строки, в які буде відбуватись така зміна (початок дії нового договору про постачання електричної енергії).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B5DF11" w14:textId="5E7EDB91" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="30B5DF11" w14:textId="5E7EDB91" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1219"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Зміна постачальника електричної енергії здійснюється згідно з порядком, встановленим ПРРЕЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3B498B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001363F7" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="4C3B498B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок розв'язання спорів</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19814672" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="19814672" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Спори та розбіжності, що можуть виникнути при виконанні умов цього Договору,  у  разі якщо вони не будуть узгоджені шляхом  переговорів  між  Сторонами,  або  можуть  бути  вирішені шляхом звернення Споживача до Інформаційно-консультаційного центру по роботі із споживачами електричної енергії, що створюється Постачальником згідно з Положенням про Інформаційно- консультаційний центр по роботі із споживачами електричної енергії, затвердженим постановою Національної комісії регулювання електроенергетики України від 12 березня 2009 року № 299, зареєстрованим в Міністерстві юстиції України 6 квітня 2009 року за № 308/16324 (із змінами) (далі - Положення про ІКЦ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F783AF0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="0F783AF0" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Під час вирішення спорів Сторони мають керуватися порядком врегулювання спорів, встановленим ПРРЕЕ та Положенням про ІКЦ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1279D385" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="1279D385" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1241"/>
         </w:tabs>
         <w:ind w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>У разі недосягнення між Сторонами згоди шляхом проведення переговорів або  у  разі незгоди Споживача із рішенням ІКЦ чи  неотримання  ним  у  встановлені  ПРРЕЕ  та  Положенням  про ІКЦ строки відповіді Споживач  має  право  звернутися  із  заявою  про  вирішення  спору  до  Регулятора чи його територіального підрозділу та/або до енергетичного омбудсмена, центрального органу виконавчої влади, що забезпечує формування державної політики у сфері нагляду (контролю) в галузі електроенергетики (або забезпечує формування та реалізує державну політику в електроенергетичному комплексі), Антимонопольного комітету України.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6D5901" w14:textId="7D6CBB32" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="2E6D5901" w14:textId="7D6CBB32" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Врегулювання спорів  Регулятором  чи  його  територіальним  підрозділом  здійснюється відповідно до затвердженого Регулятором порядку. Звернення Споживача до Регулятора чи його територіального підрозділу не позбавляє Сторони права щодо вирішення спору в судовому порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FC48C4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001363F7" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="33FC48C4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Форс-мажорні обставини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70805307" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="70805307" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1204"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторони звільняються від відповідальності за часткове або повне невиконання зобов'язань за цим Договором, якщо це невиконання є наслідком непереборної сили (форс-мажорних обставин).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FE2CDB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="05FE2CDB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1218"/>
         </w:tabs>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Під форс-мажорними обставинами розуміють надзвичайні та невідворотні обставини, що об'єктивно унеможливлюють виконання зобов'язань, передбачених умовами цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030B8409" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="030B8409" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1205"/>
         </w:tabs>
         <w:ind w:right="130" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Строк виконання зобов'язань за цим Договором відкладається на строк дії форс-мажорних обставин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD502C4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6BD502C4" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1268"/>
         </w:tabs>
         <w:ind w:right="119" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторони зобов'язані негайно повідомити про форс-мажорні обставини та протягом чотирнадцяти днів з дня їх виникнення надати підтверджуючі документи щодо їх настання відповідно до законодавства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8D67E4" w14:textId="30E08571" w:rsidR="00404AF5" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2C8D67E4" w14:textId="30E08571" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1221"/>
         </w:tabs>
         <w:ind w:right="127" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Виникнення форс-мажорних обставин не є підставою для відмови Споживача від сплати Постачальнику за електричну енергію, яка була надана до їх виникнення.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306C1638" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="001C7267" w:rsidRDefault="001363F7" w:rsidP="001363F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="306C1638" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1221"/>
         </w:tabs>
         <w:ind w:left="700" w:right="127" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D7651A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001363F7" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="47D7651A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Строк дії Договору та інші умови</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3639268E" w14:textId="3C9AFBB8" w:rsidR="00404AF5" w:rsidRPr="00A1008D" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3639268E" w14:textId="3C9AFBB8" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:ind w:hanging="503"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Додатки до цього Договору, а саме:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9505" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="8042"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="06B71082" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="06B71082" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4988D55A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="4988D55A" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Додаток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216DA747" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="216DA747" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Назва додатка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="7F08B578" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="7F08B578" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38010A2B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="38010A2B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEFDD47" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="1AEFDD47" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="08CCCE34" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="08CCCE34" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C26C424" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="0C26C424" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>додаток 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="463F632F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00157303" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="463F632F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:bdr w:val="nil"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00157303">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:bdr w:val="nil"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заява-приєднання до умов договору про постачання електричної енергії споживачу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="6C4D0210" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="6C4D0210" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="340F6959" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="340F6959" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>додаток 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E49479C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="4E49479C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink0"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Комерційна пропозиція </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30603D96" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="30603D96" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="700"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>є невід'ємними частинами Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77277AEE" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="77277AEE" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1258"/>
         </w:tabs>
         <w:ind w:left="100" w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Цей Договір укладається на строк, зазначений в комерційній пропозиції, яку  обрав Споживач, та набирає  чинності  з  моменту  погодження  (акцептування)  Споживачем  заяви-приєднання, яка є додатком 1 до цього Договору, та сплаченого рахунку (квитанції) Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A3FBB1" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="40A3FBB1" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1214"/>
         </w:tabs>
         <w:ind w:left="100" w:right="124" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Постачальник має повідомити про зміну будь-яких умов Договору Споживача не пізніше, ніж за 20 днів до їх застосування з урахуванням інформації про право Споживача розірвати Договір. Постачальник </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>зобов'язаний повідомити Споживача в порядку, встановленому законом, про будь-яке збільшення ціни і про право припинити дію договору без сплати будь-яких штрафних санкцій чи іншої фінансової компенсації Постачальнику, якщо Споживач не приймає нові умови.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFB7942" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6DFB7942" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:ind w:left="142" w:right="124" w:firstLine="558"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для споживачів, які приєднались до умов Договору на умовах обраної публічної комерційної пропозиції, повідомлення про зміни до умов цього Договору, що не стосуються ціни та/або порядку її розрахунку, а також порядку оплати електричної енергії, вносяться шляхом їх публікації на офіційному веб-сайті Постачальника у мережі інтернет. При цьому Споживач самостійно має ознайомлюватись з такими змінами до умов Договору на офіційному веб-сайті Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6367CF83" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6367CF83" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:ind w:left="142" w:right="124" w:firstLine="558"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для споживачів, з якими Договір укладений на інших умовах, які не передбачені публічними комерційними пропозиціями Постачальника, повідомлення про зміни до умов цього Договору здійснюється у відповідності до п. 13.10. Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2090BC38" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2090BC38" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1274"/>
         </w:tabs>
         <w:ind w:left="100" w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>За умови дострокового розірвання Договору за ініціативою Споживача, Споживач зобов'язаний сплатити Постачальнику передбачені обраною Споживачем комерційною пропозицією штрафні санкції чи іншу фінансову компенсацію за дострокове припинення Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B916BD6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="6B916BD6" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1327"/>
         </w:tabs>
         <w:ind w:left="100" w:right="112" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Якщо інше не передбачено обраною Споживачем комерційною пропозицією, Постачальник має право розірвати цей Договір достроково, повідомивши Споживача про це за 20 днів до очікуваної дати розірвання, у випадках якщо:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2D320" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="44E2D320" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>споживач прострочив оплату за постачання електричної енергії згідно з Договором;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCA3922" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="4CCA3922" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="958"/>
         </w:tabs>
         <w:ind w:left="100" w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>споживач іншим чином порушив умови цього Договору, і не вжив  заходів  щодо  усунення такого порушення в строк, що становить 5 робочих днів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FEA446" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="04FEA446" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:ind w:hanging="503"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Дія цього Договору також припиняється в таких випадках:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F0B984" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="37F0B984" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:ind w:right="126" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>закінчення строку, призупинення дії ліцензії з провадження господарської діяльності з постачання електричної енергії Постачальником або її анулювання;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2909DD9D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="2909DD9D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="816"/>
         </w:tabs>
         <w:ind w:left="815" w:hanging="116"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>банкрутства або припинення господарської діяльності Постачальником;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A878FA5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="7A878FA5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
         </w:tabs>
         <w:ind w:right="123" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у разі зміни власника об'єкта Споживача та отримання від нового власника (користувача) або оператора системи розподілу документального підтвердження щодо укладення договору про надання послуг з розподілу електричної енергії з новим власником (користувачем) – у частині постачання;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9EB550" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="3D9EB550" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="816"/>
         </w:tabs>
         <w:ind w:left="815" w:hanging="116"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у разі зміни Постачальника – у частині постачання;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9E8805" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="0C9E8805" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:ind w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у разі неприйняття Споживачем своєчасно запропонованих (за 20 днів до введення в дію) Постачальником змін до Договору, що викликані змінами регульованих складових ціни (тарифу на послуги з передачі та/або розподілу електричної енергії) та/або змінами в нормативно-правових актах щодо формування цієї ціни або щодо умов постачання електричної енергії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D4E602" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="38D4E602" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1277"/>
         </w:tabs>
         <w:ind w:left="100" w:right="118" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>У разі якщо об'єкт Споживача перебуває у власності (користуванні)  кількох  осіб, укладається один Договір з одним із співвласників (користувачів) за умови письмової згоди всіх інших співвласників (користувачів), про що робиться відмітка в цьому Договорі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A88AB6C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5A88AB6C" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1289"/>
         </w:tabs>
         <w:ind w:left="100" w:right="117" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторони можуть за взаємною згодою оформлювати додатки до договору, в яких узгоджуються організаційні особливості постачання електричної енергії. Такі додатки оформлюються у паперовій формі та підписуються обома сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48254020" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+    <w:p w14:paraId="48254020" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="122"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживачу надається можливість обміну документами з використанням мережі інтернет та кваліфікованого електронного підпису. Відносини між Сторонами щодо проведення  електронного обміну розрахунковими документами оформляються додатковою угодою до Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5819E90F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="5819E90F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1255"/>
         </w:tabs>
         <w:ind w:left="100" w:right="122" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Право вимоги за цим Договором може бути відступлене лише за письмовою згодою Постачальника.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750ED1B1" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w14:paraId="750ED1B1" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00A1008D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1348"/>
         </w:tabs>
         <w:ind w:left="100" w:right="120" w:firstLine="600"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Усі повідомлення за цим Договором вважаються зробленими  належним  чином  у  разі, якщо вони здійснені в письмовій формі та надіслані рекомендованим листом, вручені кур'єром або особисто за зазначеними в цьому Договорі адресами Сторін. Датою отримання таких повідомлень та платіжних документів буде вважатися дата їх особистого вручення або дата  поштового  штемпеля відділу зв'язку одержувача.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D57B8BC" w14:textId="0407DC14" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00A1008D" w:rsidP="00A1008D">
+    <w:p w14:paraId="1D57B8BC" w14:textId="0407DC14" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00A1008D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00404AF5" w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Споживач зобов'язується у місячний строк повідомити Постачальника про зміну будь-якої інформації та даних, зазначених в заяві-приєднанні, яка є додатком 1 до цього Договору.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00404AF5" w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Усі повідомлення за цим Договором (в т.ч. платіжні документи на авансові платежі, планові платежі, рахунки за фактично спожиту електричну енергію, попередження про припинення постачання електричної енергії тощо) вважаються зробленими належним чином, якщо вони здійснені на сайті Постачальника, через "особистий кабінет" на офіційному сайті Постачальника у мережі інтернет, засобами електронного зв’язку на електронну адресу вказану у заяві приєднання до умов Договору або в письмовій формі та надіслані рекомендованим листом, вручені кур'єром або особисто за зазначеними в цьому Договорі адресами Сторін. У випадку направлення повідомлення споживачу рекомендованого листом, датою отримання таких повідомлень буде вважатися дата їх особистого вручення або дата поштового штемпеля відділу зв'язку одержувача. При направленні вищезазначених документів з використанням КЕП на електронну адресу споживача, яка зазначена у заяві-приєднання, датою отримання такого попередження або платіжних документів вважається дата отримання Постачальником підтвердження про відправлення на електронну адресу попередження/платіжних документів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4956C76F" w14:textId="3C92AF3A" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00A1008D" w:rsidP="00404AF5">
+    <w:p w14:paraId="4956C76F" w14:textId="3C92AF3A" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00A1008D" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00404AF5" w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Споживач зобов'язується у місячний строк повідомити Постачальника про зміну системи </w:t>
       </w:r>
-      <w:r w:rsidR="00404AF5" w:rsidRPr="001C7267">
-[...7 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00404AF5" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>оподаткування та будь-якої інформації або даних, зазначених в заяві-приєднанні, яка є додатком 1 до цього Договору, а у разі неповідомлення несе ризик настання по його вині несприятливих фінансових наслідків та відшкодовує Постачальнику всі збитки, понесені Постачальником пов'язані з таким несвоєчасним повідомленням, що призвело до порушення Постачальником вимог податкового законодавства, в т.ч. в сумі нарахованих Постачальнику штрафних/фінансових санкцій/пені за актами перевірок контролюючих органів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212DBD93" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="212DBD93" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>13.11. Місцем виконання Договору є адреса розташування об'єкта(-ів), зазначена(-і) в Заяві-приєднання до умов цього Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F0FCD8" w14:textId="41D539AA" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="75F0FCD8" w14:textId="41D539AA" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>13.12. У разі укладення угоди про електронний документообіг така угода є невід’ємною частиною Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69779CC3" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="001C7267" w:rsidRDefault="00881841" w:rsidP="00404AF5">
+    <w:p w14:paraId="69779CC3" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BACFEB4" w14:textId="47C74AF3" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="3BACFEB4" w14:textId="47C74AF3" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C7267">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Місцезнаходження та банківські реквізити Сторін</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4393182E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
+    <w:p w14:paraId="4393182E" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="00404AF5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9434" w:type="dxa"/>
+        <w:tblW w:w="9875" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4808"/>
-        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="240"/>
         <w:gridCol w:w="4390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="601189F0" w14:textId="77777777" w:rsidTr="001363F7">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="601189F0" w14:textId="77777777" w:rsidTr="00027910">
         <w:trPr>
           <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4808" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B4049F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="76B4049F" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
-              <w:pStyle w:val="af4"/>
+              <w:pStyle w:val="af3"/>
               <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Постачальник:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="732241AB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="732241AB" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043E2B58" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="043E2B58" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Споживач:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="682FCCAA" w14:textId="77777777" w:rsidTr="001363F7">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="682FCCAA" w14:textId="77777777" w:rsidTr="00027910">
         <w:trPr>
           <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4808" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE59428" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="1BE59428" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51717F72" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="51717F72" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A332C1B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="0A332C1B" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="4B09C1E7" w14:textId="77777777" w:rsidTr="001363F7">
+      <w:tr w:rsidR="00DE2430" w:rsidRPr="00232466" w14:paraId="4B09C1E7" w14:textId="77777777" w:rsidTr="00027910">
         <w:trPr>
           <w:trHeight w:val="459"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4808" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCB9331" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="0CCB9331" w14:textId="3B95AF8D" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕНЕРА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78DA74D2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="78DA74D2" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC09B11" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="6FC09B11" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="4E712109" w14:textId="77777777" w:rsidTr="001363F7">
+      <w:tr w:rsidR="00DE2430" w:rsidRPr="00232466" w14:paraId="4E712109" w14:textId="77777777" w:rsidTr="00027910">
         <w:trPr>
           <w:trHeight w:val="1429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4808" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506095F5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="5B82C315" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
-              <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Юридична</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>адреса:</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01601,</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м. Київ,</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2465A615" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="4282D3C5" w14:textId="63881928" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
-              <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>вул.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Госпітальна,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>буд. 12</w:t>
+            </w:r>
+            <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Е,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30030FEC" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 поверх,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>к. 16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0086A508" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Поштова</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="15"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001C7267">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001C7267">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>адреса:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:spacing w:val="1"/>
-[...112 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="14"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01601, м. Київ, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA13171" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="26FB59CD" w14:textId="77777777" w:rsidR="00027910" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
-              <w:spacing w:before="16" w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="1805"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>просп. Перемоги, буд. 126 Б</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вул. Госпітальна, буд. </w:t>
+            </w:r>
+            <w:r w:rsidR="00027910" w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Е, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F2B6A2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="4875E4A5" w14:textId="10123EAE" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
-              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:ind w:right="1805"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>тел.: 0462-654-687</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 поверх, к. 16 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5544FC" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="6DD16562" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
-              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="1805"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>тел.: 050-464-53-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="152B44EF" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
               <w:ind w:right="1309"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-43"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ел.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>адреса:</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
-              <w:r w:rsidRPr="001C7267">
+              <w:r w:rsidRPr="00232466">
                 <w:rPr>
                   <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:noProof/>
                   <w:w w:val="110"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>enera@enera.ua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1844531D" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="380040B1" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
-              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:ind w:right="1309"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-43"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ЄДРПОУ:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25498917</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CBEA528" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="777"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>витягу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>про</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>реєстр</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>платника</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ПДВ:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-41"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1926554500888</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D2EE16" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Інд.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>податковий</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>номер:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>254989126558</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0493E4" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>П/р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="21"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>спеціальним</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>режимом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="21"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-41"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UA573204780000026038924924388</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAA59C2" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>АБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>"Укргазбанк"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DA0481" w14:textId="4B424FB4" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:spacing w:val="-43"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001C7267">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>МФО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:w w:val="110"/>
-[...392 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:w w:val="110"/>
-                <w:sz w:val="22"/>
-[...58 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>320478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47EBAE77" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="47EBAE77" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3790F0C2" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="3790F0C2" w14:textId="77777777" w:rsidR="00DE2430" w:rsidRPr="00232466" w:rsidRDefault="00DE2430" w:rsidP="00DE2430">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404AF5" w:rsidRPr="001C7267" w14:paraId="19460413" w14:textId="77777777" w:rsidTr="001363F7">
+      <w:tr w:rsidR="00404AF5" w:rsidRPr="00232466" w14:paraId="19460413" w14:textId="77777777" w:rsidTr="00027910">
         <w:trPr>
           <w:trHeight w:val="1014"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4808" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0266B7" w14:textId="08FD3BF5" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="7C0266B7" w14:textId="08FD3BF5" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="032B6D80" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="032B6D80" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="650D38F3" w14:textId="34147415" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="650D38F3" w14:textId="34147415" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7267">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_________________ ________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474EA495" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="474EA495" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0CCDF5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="001C7267" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
+          <w:p w14:paraId="2F0CCDF5" w14:textId="77777777" w:rsidR="00404AF5" w:rsidRPr="00232466" w:rsidRDefault="00404AF5" w:rsidP="0063744C">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02A0CA86" w14:textId="1DC3942B" w:rsidR="00DF2185" w:rsidRDefault="00DF2185" w:rsidP="00404AF5">
+    <w:p w14:paraId="02A0CA86" w14:textId="1DC3942B" w:rsidR="00DF2185" w:rsidRPr="00232466" w:rsidRDefault="00DF2185" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7317E9C5" w14:textId="77701496" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="7317E9C5" w14:textId="77701496" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D2BF99" w14:textId="2D0D02DC" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="21D2BF99" w14:textId="2D0D02DC" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67338730" w14:textId="3ED63167" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="67338730" w14:textId="3ED63167" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A3204A6" w14:textId="2BE9320B" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="3A3204A6" w14:textId="2BE9320B" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C318C64" w14:textId="03E39B3E" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="2C318C64" w14:textId="03E39B3E" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC754DE" w14:textId="730F9D17" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="4DC754DE" w14:textId="730F9D17" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="390A7065" w14:textId="6086A20A" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="390A7065" w14:textId="6086A20A" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2803412F" w14:textId="1FE882F7" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="2803412F" w14:textId="1FE882F7" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35F4FDDF" w14:textId="12BC1A13" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="35F4FDDF" w14:textId="12BC1A13" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5540F802" w14:textId="38774BE7" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="5540F802" w14:textId="38774BE7" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53A7BB54" w14:textId="64CA5A42" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="53A7BB54" w14:textId="64CA5A42" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F58086" w14:textId="025079C3" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="41F58086" w14:textId="025079C3" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="645BE296" w14:textId="34108FE7" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="645BE296" w14:textId="34108FE7" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A6D619D" w14:textId="5146B5ED" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="7A6D619D" w14:textId="5146B5ED" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20BE2289" w14:textId="393FA8A7" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="20BE2289" w14:textId="393FA8A7" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A35E210" w14:textId="602E6005" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="5A35E210" w14:textId="602E6005" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E268258" w14:textId="566364B3" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="6E268258" w14:textId="566364B3" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1B153F" w14:textId="300AF325" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="3E1B153F" w14:textId="27BDDE12" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="175E2A4F" w14:textId="1289E115" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="39FD2498" w14:textId="3F71A835" w:rsidR="00EE01A1" w:rsidRPr="00232466" w:rsidRDefault="00EE01A1" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E8CA7F0" w14:textId="05137CB4" w:rsidR="001363F7" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="064ED844" w14:textId="19CB6878" w:rsidR="00EE01A1" w:rsidRPr="00232466" w:rsidRDefault="00EE01A1" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A3C90D" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="001C7267" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+    <w:p w14:paraId="2B738D2D" w14:textId="0AFBB910" w:rsidR="00EE01A1" w:rsidRPr="00232466" w:rsidRDefault="00EE01A1" w:rsidP="00404AF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EBE334F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="75F759C0" w14:textId="2D3B0AC5" w:rsidR="00EE01A1" w:rsidRPr="00232466" w:rsidRDefault="00EE01A1" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D18F052" w14:textId="77777777" w:rsidR="00EE01A1" w:rsidRPr="00232466" w:rsidRDefault="00EE01A1" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175E2A4F" w14:textId="1289E115" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8CA7F0" w14:textId="05137CB4" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A3C90D" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00404AF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBE334F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="87" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5738"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:w w:val="105"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Додаток</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C31A52" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="01C31A52" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="5738" w:right="1017"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Договору</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>постачання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>електричної</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="38"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>енергії</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D56D3E" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="34D56D3E" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5738"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>від</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACCB8DE" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="7ACCB8DE" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ADD0939" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="1ADD0939" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="182" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1813" w:right="1823"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="120"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ЗАЯВА-ПРИЄДНАННЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB78AD4" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="2CB78AD4" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1814" w:right="1823"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>умов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>договору</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>постачання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>електричної</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>енергії</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1855A68F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="1855A68F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14027989" w14:textId="4164D263" w:rsidR="001363F7" w:rsidRDefault="00881841" w:rsidP="001363F7">
+    <w:p w14:paraId="14027989" w14:textId="4164D263" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="119" w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Керуючись</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>статтями</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>633,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>634,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>641,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>642</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Цивільного</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>кодексу</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>України,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>роздрібного</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ринку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>електричної</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>енергії,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>затвердженими</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>постановою</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>НКРЕКП</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>від</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>березня</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>312</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(далі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ПРРЕЕ),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ознайомившись</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>умовами</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>договору  про  постачання  електричної  енергії  споживачу  (далі  –  Договір),  на</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>сайті</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>електропостачальника</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ТОВ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>"ЕНЕРА"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(ЕІС-код</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>62X0000000000101)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(далі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Постачальник)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>мережі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Інтернет</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>адресою:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>enera.ua,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>приєднуюсь</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">умов </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Договору </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">умовах </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">комерційної </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>пропозиції</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Постачальника</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>такими</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>нижченаведеними</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>персоніфікованими</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>даними.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39020697" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="00881841">
+    <w:p w14:paraId="39020697" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="016420B6" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="016420B6" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Персоніфіковані</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="37"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>дані</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="38"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживача:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794793F8" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="794793F8" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="128" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="857"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="0517E02C" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="0517E02C" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A049797" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="4A049797" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D386308" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="2D386308" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Обрана</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>комерційна</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>пропозиція</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673C0850" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="673C0850" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="4DDE81FE" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="4DDE81FE" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFFBC2A" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="7FFFBC2A" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E2A2B4" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="10E2A2B4" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Прізвище,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="32"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ім’я,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="33"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="33"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>батькові/назва</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="35"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>юридичної</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="33"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>особи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61888837" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="61888837" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256" w:right="241"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="467488A3" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="467488A3" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2DC935" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="6C2DC935" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="338CF196" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="338CF196" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411CE0BB" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="411CE0BB" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37" w:right="618"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Унікальний</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>запису</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Єдиному</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>державному</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-39"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>демографічному</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>реєстрі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(для</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>фізичних</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>осіб)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(за</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE64C97" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="0BE64C97" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D14EA7D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="1D14EA7D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="91"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="0027753B" w14:paraId="4D6EC807" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="4D6EC807" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="1950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAABD23" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="7FAABD23" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5426E572" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="5426E572" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="733D1875" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="733D1875" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09E03CBD" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="09E03CBD" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="163" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A86D86D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="7A86D86D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Реєстраційний</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>облікової</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>картки</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>платника</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>податків</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(для</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>фізичних</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>осіб,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>які</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>через</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>свої</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>релігійні</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>переконання</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>відмовляються</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>від</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>прийняття</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>реєстраційного</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номера</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>облікової</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>картки</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>платника</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>податків</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>повідомили</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>про</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>це</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>відповідний</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>орган</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>мають</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>відмітку</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>паспорті</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(або</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>слово</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>«відмова»</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>разі,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>якщо паспорт виготовлений</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>у формі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>картки)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>серія та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>паспорта)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>або</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>код</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЄДРПОУ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(для</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>юридичних</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>осіб)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-39"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>споживача</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2229CF87" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="2229CF87" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="390B2052" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="390B2052" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AE3BF0E" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="7AE3BF0E" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E25710D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="0E25710D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="163" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256" w:right="241"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="3727F736" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="3727F736" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFC993F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="2DFC993F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E8FE485" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="4E8FE485" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="013EABF8" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="013EABF8" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37" w:right="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Наявність/відсутність</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>статусу</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>платника</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>єдиного</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>податку</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(для</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>фізичних</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>осіб-підприємців</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>юридичних</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-38"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>осіб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5800EA" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="5C5800EA" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="48FC04C6" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="48FC04C6" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1343AEA2" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="1343AEA2" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="268F326D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="268F326D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E8E5491" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="5E8E5491" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154F17C5" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="154F17C5" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Тип</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>адреса</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єкта,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>запису</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>про</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>право</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>власності</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>реєстраційний</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єкта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>нерухомого</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>майна</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Державному</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>реєстрі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>речових</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>прав</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>нерухоме</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-39"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>майно</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>або</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>назва,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>видачі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(підписання)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>документа,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>який</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>підтверджує</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>право</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>користування</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єктом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="164F92EC" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="164F92EC" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05C41D9D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="05C41D9D" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FB0B426" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="4FB0B426" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256" w:right="241"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Згідно</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>додатку</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>«Перелік</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об’єктів</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Споживача»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="1FBB9577" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="1FBB9577" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="074FFA26" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="074FFA26" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223C2B98" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="223C2B98" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЕІС-код</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єкта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(площадки</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>вимірювання)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79612B00" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="79612B00" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256" w:right="241"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Згідно</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>додатку</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>«Перелік</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об’єктів</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Споживача»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="246642E5" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="246642E5" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A61B072" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="7A61B072" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10BB0ACA" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="10BB0ACA" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7299A725" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="7299A725" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37" w:right="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Найменування</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="14"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>оператора</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>системи,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="15"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>з</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="14"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>яким</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="15"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>споживач</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-39"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>уклав</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>договір</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>про</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>надання</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>послуг</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>з</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>розподілу</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(передачі)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>електричної</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>енергії</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAE2663" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="0BAE2663" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="330365D4" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="330365D4" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256" w:right="241"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="6CE4E658" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="6CE4E658" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02210C9C" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="02210C9C" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48ED5FBD" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="48ED5FBD" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557EAFCD" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="557EAFCD" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37" w:right="59"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Наявність</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>пільг/субсидії</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(у</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>разі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>укладення</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>договору</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>про</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-38"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>постачання</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>електричної</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>енергії</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>з</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>індивідуальним</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>побутовим</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
               <w:t>споживачем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="782B29A8" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="782B29A8" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AE9F83C" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="2AE9F83C" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="91"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881841" w:rsidRPr="00881841" w14:paraId="0623BAEB" w14:textId="77777777" w:rsidTr="00A1008D">
+      <w:tr w:rsidR="00881841" w:rsidRPr="00232466" w14:paraId="0623BAEB" w14:textId="77777777" w:rsidTr="00A1008D">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2465A1ED" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="2465A1ED" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A01C08F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="6A01C08F" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="167" w:right="152"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60452861" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="60452861" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="37" w:right="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Джерело</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>обміну</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>документами</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>засобу</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>зв'язку,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-39"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>офіційна</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>електронна</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>адреса</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>адреса</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>електронної</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>пошти</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(за</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>наявності))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582B09CC" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+          <w:p w14:paraId="582B09CC" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
             <w:pPr>
               <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
               <w:ind w:left="253" w:right="241"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23C67AC0" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="23C67AC0" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105FE621" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="105FE621" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="7068"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Початок</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="22"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>постачання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>електричної</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>енергії</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>20__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0C3350" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="4A0C3350" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51196E29" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="51196E29" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*Примітка:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A3FC86" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="57A3FC86" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Заповнюється</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Постачальником,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>якщо</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заява-приєднання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>надається</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>для</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заповнення</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Постачальником.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-41"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Заповнюється</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="22"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживачем,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>якщо</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заява-приєднання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="22"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заповнюється</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживачем</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>самостійно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491B9485" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="491B9485" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="116" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>За</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="2"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>кожним</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>об’єктом</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>споживача</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>надаються</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>окремі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ЕІС-коди</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>точок</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>комерційного</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">обліку.  Якщо </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>таких</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>точок</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>більше</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>однієї,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>їх</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>перелік</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>наводиться</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>додатку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви-приєднання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6863EB75" w14:textId="53E7F190" w:rsidR="001363F7" w:rsidRDefault="00881841" w:rsidP="001363F7">
+    <w:p w14:paraId="6863EB75" w14:textId="53E7F190" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="113" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:w w:val="105"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Погодившись</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>цією</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заявою-приєднанням</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(акцептувавши</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>її),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживач</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>засвідчує</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>вільне</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-41"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>волевиявлення</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>щодо</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>приєднання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>цього</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Договору</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>повному</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>обсязі</w:t>
       </w:r>
-      <w:r w:rsidR="001363F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidR="001363F7" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4CD041" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="5C4CD041" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="88" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="121" w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>моменту</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>акцептування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>цієї</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви-приєднання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>установленому</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ПРРЕЕ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>порядку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживач</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Постачальник набувають всіх прав та обов’язків за Договором і несуть відповідальність за їх невиконання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(неналежне</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>виконання)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>згідно</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>умовами</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Договору</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>чинного</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>законодавства</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>України.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DE24E9" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="09DE24E9" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="122" w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Своїм</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підписом</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживач</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підтверджує</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>згоду</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>автоматизовану</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>обробку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>його</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>персональних  даних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>згідно з чинним законодавством та можливу їх передачу третім особам, які мають право на отримання цих</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>даних згідно з чинним законодавством, у тому числі щодо кількісних та/або вартісних обсягів наданих за</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Договором</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>послуг.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3AA336" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="2A3AA336" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26941AAC" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="26941AAC" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Відмітка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>згоду</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживача</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>обробку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>персональних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>даних:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACFF9F9" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="1ACFF9F9" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B595DB" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="37B595DB" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C42C893" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="4C42C893" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4403"/>
           <w:tab w:val="left" w:pos="7804"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:ind w:left="1001"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3440964C" wp14:editId="2CD2AFC3">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="6985" t="8890" r="12065" b="6350"/>
                 <wp:docPr id="19" name="Group 18"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -18234,76 +20214,77 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="52A754AC" id="Group 18" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApzXZwLQIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWyklMGO2yAQhu+V+g7I98Z2VsqmVpw9JLu5&#10;pG2k3T4AwdhGxYCAxMnbdxhYb5u9VNscEHiGn5nvh6weLoMkZ26d0KrOylmREa6YboTq6uzny9OX&#10;ZUacp6qhUiteZ1fusof150+r0VR8rnstG24JiChXjabOeu9NleeO9XygbqYNVxBstR2oh6Xt8sbS&#10;EdQHmc+LYpGP2jbGasadg6/bGMzWqN+2nPkfbeu4J7LOoDaPo8XxGMZ8vaJVZ6npBUtl0A9UMVCh&#10;4NBJaks9JScr3kkNglntdOtnTA+5blvBOPYA3ZTFTTc7q08Ge+mqsTMTJkB7w+nDsuz7+WCJaMC7&#10;rxlRdACP8FhSLgOc0XQV5OyseTYHGzuE6V6zXw7C+W08rLuYTI7jN92AHj15jXAurR2CBLRNLujB&#10;dfKAXzxh8LEs5sv7AqxiELtblski1oOP7zax/vF122Ke9ixC2Tmt4mFYYCoodAO3zL2BdP8H8rmn&#10;hqM/LkBKIEMhEeReKE6AK3LElI2KENlFJYhE6U1PVcdR7OVqAFiJLYRiQTVuCQsHDvwj1LugQKsJ&#10;6kQHcU50aGWs8zuuBxImdSahYrSKnvfOR5CvKUFQ6SchJWpLRUZw6H5e4ganpWhCMKQ52x030pIz&#10;Dc8Of8mVv9KC8pa6PuZhKNYN9141eErPafOY5p4KGefQgFR4+yKV6OxRN9eDDUUnn9P9hKeDNyI9&#10;8/A2/1xj1tuf0fo3AAAA//8DAFBLAwQUAAYACAAAACEAA32sGtkAAAACAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTpUFiNiLS9iSFqlB6G7NjEszOhuyaxH/ftZd6efB4w3vf&#10;ZOvRNKKnztWWFcSzCARxYXXNpYLj4f1lCcJ5ZI2NZVJwIwfr/Pkpw1Tbgb+o3/tShBJ2KSqovG9T&#10;KV1RkUE3sy1xyM62M+iD7UqpOxxCuWnkPIoSabDmsFBhS9uKisv+ahR8DDhsFvFbv7uct7efw+vn&#10;9y4mpaaTcbMC4Wn0/8dwxw/okAemk72ydqJREB7xf3rPknmwJwUJyDyTj+j5LwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQApzXZwLQIAANQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAAAAAAAAAAAAAAIcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                 <v:line id="Line 19" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAq6IIDwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PS8Mw&#10;FL4P/B/CE7xtqUNk1KVFhmIvgnaC7vZo3ppq81KTmNX/3hyEHT++39t6tqNI5MPgWMH1qgBB3Dk9&#10;cK/gbf+43IAIEVnj6JgU/FKAurpYbLHU7sSvlNrYixzCoUQFJsaplDJ0hiyGlZuIM3d03mLM0PdS&#10;ezzlcDvKdVHcSosD5waDE+0MdV/tj1XQmo/npknzS7rpv63fpafDw+e7UleX8/0diEhzPIv/3Y1W&#10;sM7r85f8A2T1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACroggPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29AD90A0" wp14:editId="02921A3A">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="5080" t="8890" r="13970" b="6350"/>
                 <wp:docPr id="21" name="Group 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -18324,76 +20305,77 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="553F2DC1" id="Group 16" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2AZDcKgIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWyklM1u4yAQx+8r7Tsg7ht/VEoiq04PSZtL&#10;djdS2weYYGyjxYCAxMnb74Adp0ovq64PiGGGYeb3Bz8+nTtJTtw6oVVJs1lKCVdMV0I1JX1/e/mx&#10;pMR5UBVIrXhJL9zRp9X3b4+9KXiuWy0rbgkmUa7oTUlb702RJI61vAM304YrdNbaduDRtE1SWegx&#10;eyeTPE3nSa9tZaxm3Dlc3QxOuor565oz/7uuHfdElhRr83G0cTyEMVk9QtFYMK1gYxnwhSo6EAoP&#10;nVJtwAM5WvEpVSeY1U7XfsZ0l+i6FozHHrCbLL3rZmv10cRemqJvzIQJ0d5x+nJa9uu0t0RUJc0z&#10;ShR0qFE8lmTzAKc3TYExW2tezd4OHeJ0p9kfh+7k3h/sZggmh/6nrjAfHL2OcM617UIKbJucowaX&#10;SQN+9oThYpbmy0WKUjH0PSyzUSLWoo6fNrH2+bptno97YtkJFMNhscCxoNAN3jJ3A+n+D+RrC4ZH&#10;fVyAdAWZX0HuhOIkWwwcY8haDRDZWY0QidLrFlTDY7K3i0FgWdiBlX/YEgyHCvwj1IfhYk9QJzoR&#10;50QHCmOd33LdkTApqcSKo1Rw2jkfqriFBOWUfhFS4joUUpEeFVrgvQmm01JUwRkN2xzW0pIThGcX&#10;v9jSXVg4cwOuHeJihqFuvPeqiqe0HKrnce5ByGGOVUk1IgpUBmUPurrs7RUd6jzeT3w6sZHxmYe3&#10;+dGOUbef0eovAAAA//8DAFBLAwQUAAYACAAAACEAA32sGtkAAAACAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBCF74X+h2UEb3UTpUFiNiLS9iSFqlB6G7NjEszOhuyaxH/ftZd6efB4w3vfZOvR&#10;NKKnztWWFcSzCARxYXXNpYLj4f1lCcJ5ZI2NZVJwIwfr/Pkpw1Tbgb+o3/tShBJ2KSqovG9TKV1R&#10;kUE3sy1xyM62M+iD7UqpOxxCuWnkPIoSabDmsFBhS9uKisv+ahR8DDhsFvFbv7uct7efw+vn9y4m&#10;paaTcbMC4Wn0/8dwxw/okAemk72ydqJREB7xf3rPknmwJwUJyDyTj+j5LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA2AZDcKgIAANQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAAAAAAAAAAAAAAIQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                 <v:line id="Line 17" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1drnvxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzboUkW3TIkXpXgp1FbS3x+Z1s3XzsiYxXf+9EQSPw8x8wyzXkx1EIh96xwpuZwUI&#10;4tbpnjsFry9PN/cgQkTWODgmBd8UYL26vFhipd2Znyk1sRMZwqFCBSbGsZIytIYshpkbibN3dN5i&#10;zNJ3Uns8Z7gdZFkUd9Jiz3nB4EgbQ+1H82UVNOZ9V9dp2qd592n9Jm0Pj6c3pa6vpocFiEhT/A//&#10;tWutoCzh90v+AXL1AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALV2ue/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A04DD37" wp14:editId="67A75F05">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="12065" t="8890" r="6985" b="6350"/>
                 <wp:docPr id="23" name="Group 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -18414,2268 +20396,2413 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="376CFF89" id="Group 14" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3ju2hLQIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWyklM9y2yAQxu+d6Tsw3Gv9cep4NJZzsBNf&#10;3DYzSR8AA5KYImAAW/bbdwFZaZ1LJ/WBAe3ysfv7wKuHcy/RiVsntKpxMcsx4opqJlRb45+vT1+W&#10;GDlPFCNSK17jC3f4Yf3502owFS91pyXjFoGIctVgatx5b6osc7TjPXEzbbiCYKNtTzwsbZsxSwZQ&#10;72VW5vkiG7RlxmrKnYOv2xTE66jfNJz6H03juEeyxlCbj6ON4yGM2XpFqtYS0wk6lkE+UEVPhIJD&#10;J6kt8QQdrXgn1QtqtdONn1HdZ7ppBOWxB+imyG+62Vl9NLGXthpaM2ECtDecPixLv5+eLRKsxuUc&#10;I0V68Cgei4q7AGcwbQU5O2tezLNNHcJ0r+kvB+HsNh7WbUpGh+GbZqBHjl5HOOfG9kEC2kbn6MFl&#10;8oCfPaLwscjL5X0OVlGIzZfFaBHtwMd3m2j3eN22KMc9i1B2Rqp0WCxwLCh0A7fMvYF0/wfypSOG&#10;R39cgHQFeXcFuReKo+Jr4hhTNipBpGc1QkRKbzqiWh7FXi8GgBWxhVAsqKYtYeHAgX+EOg8KpJqg&#10;TnQizokOqYx1fsd1j8KkxhIqjlaR0975BPKaEgSVfhJSRm2p0AAO3ZdF3OC0FCwEQ5qz7WEjLTqR&#10;8Ozib3Tlr7SgvCWuS3kxlOqGe69YPKXjhD2Oc0+ETHNoQKp4+xKV5OxBs8uzDUWPPo/3E55OvBHj&#10;Mw9v8891zHr7M1r/BgAA//8DAFBLAwQUAAYACAAAACEAA32sGtkAAAACAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTpUFiNiLS9iSFqlB6G7NjEszOhuyaxH/ftZd6efB4w3vf&#10;ZOvRNKKnztWWFcSzCARxYXXNpYLj4f1lCcJ5ZI2NZVJwIwfr/Pkpw1Tbgb+o3/tShBJ2KSqovG9T&#10;KV1RkUE3sy1xyM62M+iD7UqpOxxCuWnkPIoSabDmsFBhS9uKisv+ahR8DDhsFvFbv7uct7efw+vn&#10;9y4mpaaTcbMC4Wn0/8dwxw/okAemk72ydqJREB7xf3rPknmwJwUJyDyTj+j5LwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD3ju2hLQIAANQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAAAAAAAAAAAAAAIcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                 <v:line id="Line 15" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBV04QAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbm7UUKWvTUoriXgTdCtrbY/O62bp5WZOYrv/eFASPw8x8wyzXkx1EIh96xwpuixIE&#10;cet0z52Ct93jzQJEiMgaB8ek4IcCrFeXF0ustDvxK6UmdiJDOFSowMQ4VlKG1pDFULiROHsH5y3G&#10;LH0ntcdThttBzsryTlrsOS8YHGlrqP1svq2Cxnw813WaXtK8+7J+m572D8d3pa6vps09iEhT/A//&#10;tWutYDaH85f8A+TqFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFXThADEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39159D53" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="39159D53" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00232466">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="460" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D413E8A" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="0D413E8A" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:right="38"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(дата)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B08EF41" w14:textId="7ED545A4" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="1B08EF41" w14:textId="7ED545A4" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:left="1602"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(особистий</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="36"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підпис)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF5027" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="40CF5027" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:left="1602"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(П.І.Б.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживача)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C42C334" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="6C42C334" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00232466">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="720" w:equalWidth="0">
             <w:col w:w="2067" w:space="867"/>
             <w:col w:w="3003" w:space="398"/>
             <w:col w:w="4115"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58479654" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="58479654" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5EF8D8" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="4D5EF8D8" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="101" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="113" w:right="116" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживач</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>зобов'язується</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>місячний</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>строк</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>повідомити</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Постачальника</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>зміну</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>будь-якої</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="29"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>інформації</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>даних,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>зазначених</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяві-приєднанні.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7D58A0" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="4F7D58A0" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16BDCA05" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="16BDCA05" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Реквізити</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживача:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D914BA7" w14:textId="50DD6643" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="1D914BA7" w14:textId="50DD6643" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="713" w:right="4792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
-[...29 lines deleted...]
-        <w:t>_________________________________________________________</w:t>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A100A26" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="6A100A26" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046254C3" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="046254C3" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>До</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви-приєднання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="24"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>додаються:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5A611B" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="4B5A611B" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="976"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="124" w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Копія</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>паспорта</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(для</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>фізичних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>осіб)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>або</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>витяг,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>або</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>довідку,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>або</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>копію</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>виписки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ЄДРПОУ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(для</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>юридичних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>осіб)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>споживача;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654C1F59" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="654C1F59" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="118" w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Документ,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>що</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>посвідчує</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>право</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>представництво</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>інтересів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>особи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>випадку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>подання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>представником (для фізичних осіб) або документ, що посвідчує право особи діяти від імені юридичної особи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(для</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>юридичних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>осіб);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B91AB" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="345B91AB" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="949" w:hanging="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Копія</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="22"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>документа,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="24"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>що</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підтверджує</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>право</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="24"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>власності</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>чи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="24"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>користування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="24"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>об'єктом;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F01C05" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="37F01C05" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="949" w:hanging="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Паспорт</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>точки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>розподілу/передачі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>об'єкта</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(площадки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="18"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>вимірювання).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116FCFEC" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="116FCFEC" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09885DFD" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="09885DFD" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="713"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Відмітка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="30"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="30"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підписання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="31"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживачем</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="30"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>цієї</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="30"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви-приєднання:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8A70CD" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="4F8A70CD" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D1643AA" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="0D1643AA" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2E8668" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="2A2E8668" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4408"/>
           <w:tab w:val="left" w:pos="7806"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:ind w:left="1005"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AF54412" wp14:editId="4E4126AD">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="9525" t="6350" r="9525" b="8890"/>
                 <wp:docPr id="25" name="Group 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -20696,76 +22823,77 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="4C7D5412" id="Group 12" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmsZbFLgIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWyklMGO2yAQhu+V+g6Ie+PYq2ZXVpw9JLu5&#10;pG2k3T7ABGMbFQMCEidv3wEcb5u9VNscEHiGn5nvhywfz70kJ26d0Kqi+WxOCVdM10K1Ff35+vzl&#10;gRLnQdUgteIVvXBHH1efPy0HU/JCd1rW3BIUUa4cTEU7702ZZY51vAc304YrDDba9uBxadustjCg&#10;ei+zYj5fZIO2tbGacefw6yYF6SrqNw1n/kfTOO6JrCjW5uNo43gIY7ZaQtlaMJ1gYxnwgSp6EAoP&#10;naQ24IEcrXgn1QtmtdONnzHdZ7ppBOOxB+wmn990s7X6aGIvbTm0ZsKEaG84fViWfT/tLRF1RYuv&#10;lCjo0aN4LMmLAGcwbYk5W2tezN6mDnG60+yXw3B2Gw/rNiWTw/BN16gHR68jnHNj+yCBbZNz9OAy&#10;ecDPnjD8mM+Lh/s5WsUwdveQjxaxDn18t4l1T9dti2LcswhlZ1Cmw2KBY0GhG7xl7g2k+z+QLx0Y&#10;Hv1xAdIV5OIKcicUJ/ld4hhT1ipBZGc1QiRKrztQLY9irxeDwPLYQigWVdOWsHDowD9CjWdCOUGd&#10;6EScEx0ojXV+y3VPwqSiEiuOVsFp53wCeU0Jzin9LKTE71BKRQZ06L7I4wanpahDMMScbQ9rackJ&#10;wrOLv9GVv9KC8gZcl/JiKKRBifde1XHWcaifxrkHIdMcG5Aq3r5EJTl70PVlb0PRo8/j/cSnE2/E&#10;+MzD2/xzHbPe/oxWvwEAAP//AwBQSwMEFAAGAAgAAAAhAAN9rBrZAAAAAgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FrwkAQhe+F/odlBG91E6VBYjYi0vYkhapQehuzYxLMzobsmsR/37WXennweMN7&#10;32Tr0TSip87VlhXEswgEcWF1zaWC4+H9ZQnCeWSNjWVScCMH6/z5KcNU24G/qN/7UoQSdikqqLxv&#10;UyldUZFBN7MtccjOtjPog+1KqTscQrlp5DyKEmmw5rBQYUvbiorL/moUfAw4bBbxW7+7nLe3n8Pr&#10;5/cuJqWmk3GzAuFp9P/HcMcP6JAHppO9snaiURAe8X96z5J5sCcFCcg8k4/o+S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAZrGWxS4CAADUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAA32sGtkAAAACAQAADwAAAAAAAAAAAAAAAACIBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
                 <v:line id="Line 13" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKTb/sxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKE3m7WUImvTIqXFvRTsVlBvj81zs7p5WZM0Xf99Iwgeh5n5hlmuR9uLRD50jhXcTQsQ&#10;xI3THbcKXo6723sQISJr7B2Tgh8KsF5dXy2x1O7MB0p1bEWGcChRgYlxKKUMjSGLYeoG4ux9OG8x&#10;ZulbqT2eM9z2clYUC2mx47xgcKCNoearPlkFtXnbV1Uan9O8/bZ+k57et5+vSk1uxscHEJHG+B/+&#10;a1dawWwBv1/yD5CrCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKTb/sxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3475A745" wp14:editId="209ED58A">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="8255" t="6350" r="10795" b="8890"/>
                 <wp:docPr id="27" name="Group 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -20786,76 +22914,77 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="1A9B827F" id="Group 10" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1kRZbLAIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWykVMuO2yAU3VfqPyDvGz9GSiIrziySmWzS&#10;NtJMP+AGYxsVAwISJ3/fCzieaWZTTb1AwH2de87Fq8dLL8iZGcuVrJJ8liWESapqLtsq+fX6/G2Z&#10;EOtA1iCUZFVyZTZ5XH/9shp0yQrVKVEzQzCJtOWgq6RzTpdpamnHerAzpZlEY6NMDw6Ppk1rAwNm&#10;70VaZNk8HZSptVGUWYu322hM1iF/0zDqfjaNZY6IKkFsLqwmrEe/pusVlK0B3XE6woBPoOiBSyw6&#10;pdqCA3Iy/EOqnlOjrGrcjKo+VU3DKQs9YDd5dtfNzqiTDr205dDqiSak9o6nT6elP84HQ3hdJcUi&#10;IRJ61CiUJXkgZ9BtiT47o1/0wcQOcbtX9LdF7tJ7uz+30Zkch++qxnxwciqQc2lM71Ng2+QSNLhO&#10;GrCLIxQv86xYLjKUiqLtYRlRQEk71PFDEO2ebmHzYoyZe01TKGOxAHAE5IcCp8y+EWn/j8iXDjQL&#10;+lhP0o1IHPlI5J5LRvLcA/KV0WUjI4n0IkcSiVSbDmTLQrLXq0bCQgQifxfiDxYV+EdSH+JgT6RO&#10;7ARRJ3ag1Ma6HVM98ZsqEYg4SAXnvXWRyJuLV06qZy4E3kMpJBlQoUWRhwCrBK+90dusaY8bYcgZ&#10;/LML36jKX24+8xZsF/2CKeLGuZd1qNIxqJ/GvQMu4h4bEDJMX2Ql8ntU9fVgPOhR53E+8emEiRif&#10;uX+b78/B6+1ntP4DAAD//wMAUEsDBBQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9Ba8JAEIXvhf6HZQRvdROlQWI2ItL2JIWqUHobs2MSzM6G7JrEf9+1l3p58HjDe99k&#10;69E0oqfO1ZYVxLMIBHFhdc2lguPh/WUJwnlkjY1lUnAjB+v8+SnDVNuBv6jf+1KEEnYpKqi8b1Mp&#10;XVGRQTezLXHIzrYz6IPtSqk7HEK5aeQ8ihJpsOawUGFL24qKy/5qFHwMOGwW8Vu/u5y3t5/D6+f3&#10;LialppNxswLhafT/x3DHD+iQB6aTvbJ2olEQHvF/es+SebAnBQnIPJOP6PkvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHWRFlssAgAA1AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAN9rBrZAAAAAgEAAA8AAAAAAAAAAAAAAAAAhgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                 <v:line id="Line 11" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUno4FwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PS8Mw&#10;FL4P/B/CE7xtqUNk1KVFhmIvgnaC7vZo3ppq81KTmNX/3hyEHT++39t6tqNI5MPgWMH1qgBB3Dk9&#10;cK/gbf+43IAIEVnj6JgU/FKAurpYbLHU7sSvlNrYixzCoUQFJsaplDJ0hiyGlZuIM3d03mLM0PdS&#10;ezzlcDvKdVHcSosD5waDE+0MdV/tj1XQmo/npknzS7rpv63fpafDw+e7UleX8/0diEhzPIv/3Y1W&#10;sM5j85f8A2T1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSejgXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0872CFF3" wp14:editId="37A05553">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="13335" t="6350" r="5715" b="8890"/>
                 <wp:docPr id="29" name="Group 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -20876,1989 +23005,2134 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="00FA5BFF" id="Group 8" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc3yl1LAIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC813oYcBzBcg524ovb&#10;Gkj6ATRFSUQpkiBpy/77Lh9RUudSpD4QpHZ3ODuz9OrhMgh0ZsZyJWtczHKMmKSq4bKr8a+Xp29L&#10;jKwjsiFCSVbjK7P4Yf31y2rUFStVr0TDDAIQaatR17h3TldZZmnPBmJnSjMJwVaZgTg4mi5rDBkB&#10;fRBZmeeLbFSm0UZRZi183cYgXgf8tmXU/WxbyxwSNQZuLqwmrEe/ZusVqTpDdM9pokE+wWIgXMKl&#10;E9SWOIJOhn+AGjg1yqrWzagaMtW2nLLQA3RT5Dfd7Iw66dBLV42dnmQCaW90+jQs/XE+GMSbGpf3&#10;GEkygEfhWrT02oy6qyBlZ/SzPpjYIGz3iv62EM5u4/7cxWR0HL+rBuDIyamgzaU1g4eArtElWHCd&#10;LGAXhyh8LPJyeZeDUxRi82WRHKI92PihiPaPr2WLMtUsPO2MVPGyQDAR8t3AkNk3He3/6fjcE82C&#10;PdaLlHScA5Go455Lhu6jjCFjI6OG9CKThkiqTU9kxwLWy1WDXkXowHMF0FjiDxYM+EdN5x6BVJOm&#10;kzhBzUkcUmlj3Y6pAflNjQUQDk6R8966qONrigeU6okLEbCFRCMYdFcWocAqwRsf9GnWdMeNMOhM&#10;/KMLv2TKX2keeUtsH/NCKPKGqZdNuKVnpHlMe0e4iHtoQMgwfFGVaOxRNdeD8aSTzWk84eGEgUiP&#10;3L/M9+eQ9fZXtP4DAAD//wMAUEsDBBQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9Ba8JAEIXvhf6HZQRvdROlQWI2ItL2JIWqUHobs2MSzM6G7JrEf9+1l3p58HjDe99k&#10;69E0oqfO1ZYVxLMIBHFhdc2lguPh/WUJwnlkjY1lUnAjB+v8+SnDVNuBv6jf+1KEEnYpKqi8b1Mp&#10;XVGRQTezLXHIzrYz6IPtSqk7HEK5aeQ8ihJpsOawUGFL24qKy/5qFHwMOGwW8Vu/u5y3t5/D6+f3&#10;LialppNxswLhafT/x3DHD+iQB6aTvbJ2olEQHvF/es+SebAnBQnIPJOP6PkvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANzfKXUsAgAA0gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAN9rBrZAAAAAgEAAA8AAAAAAAAAAAAAAAAAhgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                 <v:line id="Line 9" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvMRTewgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PS8Mw&#10;FL4L+x/CG3hzqU5EumVDhrJeBK2DbbdH89ZUm5eaxKz+9+Yg7Pjx/V6uR9uLRD50jhXczgoQxI3T&#10;HbcKdh8vN48gQkTW2DsmBb8UYL2aXC2x1O7M75Tq2IocwqFEBSbGoZQyNIYshpkbiDN3ct5izNC3&#10;Uns853Dby7uieJAWO84NBgfaGGq+6h+roDaH16pK41u6b7+t36Tt8flzr9T1dHxagIg0xov4311p&#10;BfO8Pn/JP0Cu/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvMRTewgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E71FB8" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="55E71FB8" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00232466">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB8AAD1" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="1EB8AAD1" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:left="607"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(дата</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>подання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви-приєднання)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7DC6A7" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="2D7DC6A7" w14:textId="77777777" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:left="607"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(особистий</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="36"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підпис)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E604D6" w14:textId="5DAA0AC8" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="63E604D6" w14:textId="5DAA0AC8" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:left="607"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00232466">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="720" w:equalWidth="0">
             <w:col w:w="3070" w:space="864"/>
             <w:col w:w="2008" w:space="1389"/>
             <w:col w:w="3119"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(П.І.Б.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Споживач</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:t>Споживача</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1008D" w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0188785D" w14:textId="5A98B7CF" w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidRDefault="001363F7" w:rsidP="001363F7">
+    <w:p w14:paraId="0188785D" w14:textId="5A98B7CF" w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidRDefault="001363F7" w:rsidP="001363F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1463"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00881841" w:rsidSect="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001363F7" w:rsidRPr="00232466" w:rsidSect="00881841">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2131B8EB" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="2131B8EB" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00881841" w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00881841" w:rsidRPr="00232466">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D310A32" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="4D310A32" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="87" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5738"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Додаток</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D60FEF2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="6D60FEF2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5738"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="18"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>заяви-приєднання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D218180" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="3D218180" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="5738" w:right="1017"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>умов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Договору</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>постачання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-41"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>електричної</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="20"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>енергії</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4971E171" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="4971E171" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5738"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>від</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="105"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>________________ року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E29301" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="30E29301" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F2E56DD" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="7F2E56DD" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="182" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1813" w:right="1823"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Перелік</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>об’єктів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="115"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Споживача</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC763C2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="2FC763C2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4ACC8A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="0F4ACC8A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5" w:after="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="128" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="6000"/>
         <w:gridCol w:w="3450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00881841" w14:paraId="361D796E" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="361D796E" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:trHeight w:val="1110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4395936A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="4395936A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C4515B5" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="5C4515B5" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="615EB68A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="615EB68A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="95"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>з/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098DBAA8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="098DBAA8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="26" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="144" w:right="122" w:hanging="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Тип</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>адреса</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єкта,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>запису</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>про</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>право</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>власності</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>реєстраційний</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єкта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>нерухомого</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>майна</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Державному</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>реєстрі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>речових</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>прав</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>нерухоме</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>майно</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>або</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>назва,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>номер</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-38"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>видачі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(підписання)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>документа,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>який</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>підтверджує</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>право</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>користування</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>об'єктом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3E6F70" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="1D3E6F70" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F45DC32" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="7F45DC32" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1129" w:right="539" w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЕІС-код об'єкта (площадки</w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-39"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>вимірювання)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00881841" w14:paraId="232D109C" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="232D109C" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C82FD4" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="23C82FD4" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51DF9AB3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="51DF9AB3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1357" w:right="1341"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3EB832" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="0A3EB832" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="868" w:right="854"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00881841" w14:paraId="45E866E8" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="45E866E8" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E2FE3A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="12E2FE3A" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="103"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="293FAA79" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="293FAA79" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1357" w:right="1341"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7BAEAA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="0063744C">
+          <w:p w14:paraId="0A7BAEAA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="0063744C">
             <w:pPr>
               <w:spacing w:before="146" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="868" w:right="854"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FC0A021" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="7FC0A021" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BCC07A1" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="1BCC07A1" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D4D65DB" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="7D4D65DB" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D496F82" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="1D496F82" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="254785E6" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="254785E6" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4403"/>
           <w:tab w:val="left" w:pos="7804"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:ind w:left="1001"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2841DB59" wp14:editId="01889AC3">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="6985" t="10795" r="12065" b="4445"/>
                 <wp:docPr id="31" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -22879,76 +25153,77 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="6109FB89" id="Group 6" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfzklUKQIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWyklM2O2jAQx++V+g6W7yUkSIAiwh5glwtt&#10;kXb3AQbHSaw6tmUbAm/fsRPCir1U2xws2/Phmd/fzurp0kpy5tYJrQqaTqaUcMV0KVRd0Pe3lx9L&#10;SpwHVYLUihf0yh19Wn//tupMzjPdaFlySzCJcnlnCtp4b/IkcazhLbiJNlyhsdK2BY9LWyelhQ6z&#10;tzLJptN50mlbGqsZdw53t72RrmP+quLM/64qxz2RBcXafBxtHI9hTNYryGsLphFsKAO+UEULQuGh&#10;Y6oteCAnKz6lagWz2unKT5huE11VgvHYA3aTTh+62Vl9MrGXOu9qM2JCtA+cvpyW/TofLBFlQWcp&#10;JQpa1CgeS+aBTWfqHF121ryag+0bxOlesz8OzcmjPazr3pkcu5+6xHRw8jqyuVS2DSmwa3KJElxH&#10;CfjFE4ab6TRbLqaoFEPbbJkOCrEGZfwUxJrnW9g8G2Ji2Qnk/WGxwKGg0A1eMnfn6P6P42sDhkd5&#10;XIB045jdOO6F4mTRY4weG9UzZBc1MCRKbxpQNY+53q4GeaUhAgv/EBIWDgX4R6az/lqPTEc4keYI&#10;B3Jjnd9x3ZIwKajEgqNScN47H6q4uwThlH4RUuI+5FKRDgVaZGkMcFqKMhiDzdn6uJGWnCE8uvjF&#10;ltDy0S2cuQXX9H7R1NeNt16V8ZSGQ/k8zD0I2c+xKqkGRIFKL+xRl9eDvaFDmYfriQ8nNjI88vAy&#10;P66j1/1XtP4LAAD//wMAUEsDBBQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Ba8JAEIXvhf6HZQRvdROlQWI2ItL2JIWqUHobs2MSzM6G7JrEf9+1l3p58HjDe99k69E0&#10;oqfO1ZYVxLMIBHFhdc2lguPh/WUJwnlkjY1lUnAjB+v8+SnDVNuBv6jf+1KEEnYpKqi8b1MpXVGR&#10;QTezLXHIzrYz6IPtSqk7HEK5aeQ8ihJpsOawUGFL24qKy/5qFHwMOGwW8Vu/u5y3t5/D6+f3Lial&#10;ppNxswLhafT/x3DHD+iQB6aTvbJ2olEQHvF/es+SebAnBQnIPJOP6PkvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAF/OSVQpAgAA0gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAAN9rBrZAAAAAgEAAA8AAAAAAAAAAAAAAAAAgwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
                 <v:line id="Line 7" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwry8yxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKG3NmtbiqxNixTFvQh1FdTbY/PcrG5e1iSm23/fCAWPw8x8w6y3o+1FIh86xwquZwUI&#10;4sbpjlsFry8P0xsQISJr7B2TgiMF2G4uL9ZYanfgZ0p1bEWGcChRgYlxKKUMjSGLYeYG4ux9Om8x&#10;ZulbqT0eMtz2cl4UK2mx47xgcKCdoea7/rUKavP+VFVp3Kdl+2P9Lj1+3H+9KTW5Gu9uQUQa43/4&#10;3K60gsUc/r7kHyA3JwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwry8yxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70A5CB82" wp14:editId="237D1B90">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="5080" t="10795" r="13970" b="4445"/>
                 <wp:docPr id="33" name="Group 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -22969,76 +25244,77 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="03901AA8" id="Group 4" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbVRAYLAIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWyklMFy2yAQhu+d6Tsw3GtJdup4NJZzsBNf&#10;3DYzSR9gjZDEFAED2LLfvgvITutcOqkPDGiXn93vBy8fTr0kR26d0KqixSSnhCuma6Haiv58ffqy&#10;oMR5UDVIrXhFz9zRh9XnT8vBlHyqOy1rbgmKKFcOpqKd96bMMsc63oObaMMVBhtte/C4tG1WWxhQ&#10;vZfZNM/n2aBtbaxm3Dn8uklBuor6TcOZ/9E0jnsiK4q1+TjaOO7DmK2WULYWTCfYWAZ8oIoehMJD&#10;r1Ib8EAOVryT6gWz2unGT5juM900gvHYA3ZT5DfdbK0+mNhLWw6tuWJCtDecPizLvh+fLRF1RWcz&#10;ShT06FE8ltwFNoNpS0zZWvNinm1qEKc7zX45DGe38bBuUzLZD990jXJw8DqyOTW2DxLYNTlFC85X&#10;C/jJE4Yfi3y6uM/RKYax2aIYHWId2vhuE+seL9vm03HPPJSdQZkOiwWOBYVu8JK5N47u/zi+dGB4&#10;tMcFSBeOdxeOO6E4+Zowxoy1SgzZSY0MidLrDlTLo9br2SCvInYQakXRtCUsHBrwj0xnQQHKK9Mr&#10;nEjzCgdKY53fct2TMKmoxIKjU3DcOZ84XlKCoNJPQsqoLRUZ0KD7aRE3OC1FHYIhzdl2v5aWHCE8&#10;uvgbTfkrLShvwHUpL4ZS3XjrVR1P6TjUj+Pcg5Bpjg1IFS9fopKM3ev6/GxD0aPN4/XEhxMvxPjI&#10;w8v8cx2z3v6KVr8BAAD//wMAUEsDBBQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9Ba8JAEIXvhf6HZQRvdROlQWI2ItL2JIWqUHobs2MSzM6G7JrEf9+1l3p58HjDe99k&#10;69E0oqfO1ZYVxLMIBHFhdc2lguPh/WUJwnlkjY1lUnAjB+v8+SnDVNuBv6jf+1KEEnYpKqi8b1Mp&#10;XVGRQTezLXHIzrYz6IPtSqk7HEK5aeQ8ihJpsOawUGFL24qKy/5qFHwMOGwW8Vu/u5y3t5/D6+f3&#10;LialppNxswLhafT/x3DHD+iQB6aTvbJ2olEQHvF/es+SebAnBQnIPJOP6PkvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABtVEBgsAgAA0gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAN9rBrZAAAAAgEAAA8AAAAAAAAAAAAAAAAAhgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                 <v:line id="Line 5" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQChLdxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeAVvNmtbRNamRUpL9yLoKqi3x+a5Wd28bJOYrv/eCAWPw8x8w6w2o+1FIh86xwquZwUI&#10;4sbpjlsFL8/7q1sQISJr7B2Tgh8KsFlPLlZYanfiJ0p1bEWGcChRgYlxKKUMjSGLYeYG4ux9OG8x&#10;ZulbqT2eMtz2cl4UN9Jix3nB4EBbQ81X/W0V1ObtoarS+JiW7dH6bTq87z5flbqcjvd3ICKN8T98&#10;bldawWIJf1/yD5DrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQChLdxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11972088" wp14:editId="6DC7C43D">
                 <wp:extent cx="1028700" cy="3810"/>
                 <wp:effectExtent l="12065" t="10795" r="6985" b="4445"/>
                 <wp:docPr id="35" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1028700" cy="3810"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1620" cy="6"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
@@ -23059,4436 +25335,4637 @@
                           <a:ln w="3721">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:group w14:anchorId="57FA7EF1" id="Group 2" o:spid="_x0000_s1026" style="width:81pt;height:.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1620,6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfOF5SLQIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWyklE2P2yAQhu+V+h8Q98YfUbORFWcPyW4u&#10;aRtptz9ggvGHigEBiZN/3wEcb5u9VNscEHiGl5nnhaweL70gZ25sp2RJs1lKCZdMVZ1sSvrz9fnL&#10;khLrQFYglOQlvXJLH9efP60GXfBctUpU3BAUkbYYdElb53SRJJa1vAc7U5pLDNbK9OBwaZqkMjCg&#10;ei+SPE0XyaBMpY1i3Fr8uo1Bug76dc2Z+1HXljsiSoq1uTCaMB79mKxXUDQGdNuxsQz4QBU9dBIP&#10;naS24ICcTPdOqu+YUVbVbsZUn6i67hgPPWA3WXrXzc6okw69NMXQ6AkTor3j9GFZ9v18MKSrSjr/&#10;SomEHj0Kx5Lcsxl0U2DKzugXfTCxQZzuFftlMZzcx/26icnkOHxTFcrByanA5lKb3ktg1+QSLLhO&#10;FvCLIww/Zmm+fEjRKYax+TIbHWIt2vhuE2ufbtsW+bhn4ctOoIiHhQLHgnw3eMnsG0f7fxxfWtA8&#10;2GM9pBvHxY3jvpOczCPGkLGRkSG7yJEhkWrTgmx40Hq9auSVhQ58rSgat/iFRQP+kWk4E4qJ6QQn&#10;0JzgQKGNdTuueuInJRVYcHAKznvrIsdbijdOqudOCPwOhZBkQIMe8ixssEp0lQ/6mDXNcSMMOYN/&#10;dOE3mvJXmlfegm1jXgj5NCjw1ssqzFoO1dM4d9CJOMcGhAyXL1KJxh5VdT0YX/Ro83g98eGECzE+&#10;cv8y/1yHrLe/ovVvAAAA//8DAFBLAwQUAAYACAAAACEAA32sGtkAAAACAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTpUFiNiLS9iSFqlB6G7NjEszOhuyaxH/ftZd6efB4w3vf&#10;ZOvRNKKnztWWFcSzCARxYXXNpYLj4f1lCcJ5ZI2NZVJwIwfr/Pkpw1Tbgb+o3/tShBJ2KSqovG9T&#10;KV1RkUE3sy1xyM62M+iD7UqpOxxCuWnkPIoSabDmsFBhS9uKisv+ahR8DDhsFvFbv7uct7efw+vn&#10;9y4mpaaTcbMC4Wn0/8dwxw/okAemk72ydqJREB7xf3rPknmwJwUJyDyTj+j5LwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBfOF5SLQIAANIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQADfawa2QAAAAIBAAAPAAAAAAAAAAAAAAAAAIcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                 <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,3" to="1620,3" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPlCkxxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeAVvNmsrRdamRUqlexF0FdTbY/PcrG5e1iSm679vCgWPw8x8w6w2o+1FIh86xwquZwUI&#10;4sbpjlsFry8PV7cgQkTW2DsmBX8UYLOeXKyw1O7Az5Tq2IoM4VCiAhPjUEoZGkMWw8wNxNn7dN5i&#10;zNK3Uns8ZLjt5bwoltJix3nB4EBbQ813/WsV1Ob9sarS+JRu2h/rt2n/sft6U+pyOt7fgYg0xv/w&#10;uV1pBYslnL7kHyDXRwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPlCkxxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight=".1034mm"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E8A0D2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="43E8A0D2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00384620" w:rsidRPr="00881841" w:rsidSect="00384620">
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00384620" w:rsidRPr="00232466" w:rsidSect="00384620">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6E7114" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="4E6E7114" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:right="38"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(дата)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF4EF78" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00881841" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="7DF4EF78" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="164" w:lineRule="exact"/>
         <w:ind w:left="1602"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(особистий</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="36"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>підпис)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3893BB51" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="001C7267" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="3893BB51" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1463"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="125"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="001C7267">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(П.І.Б.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00881841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="110"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Споживача</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:t>Споживача)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:w w:val="125"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C48BC04" w14:textId="6C618EB3" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00881841">
+    <w:p w14:paraId="0C48BC04" w14:textId="6C618EB3" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00881841">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00881841" w:rsidRPr="00881841">
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00881841" w:rsidRPr="00232466">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="980" w:right="440" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="720" w:equalWidth="0">
             <w:col w:w="2067" w:space="867"/>
             <w:col w:w="3003" w:space="398"/>
             <w:col w:w="4115"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C7267">
-        <w:rPr>
+      <w:r w:rsidRPr="00232466">
+        <w:rPr>
+          <w:noProof/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482DBEA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="4482DBEA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="53" w:after="0" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="6374"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00384620">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Додаток № 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3B8B27" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="6B3B8B27" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00384620">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>до Договору про постачання електричної енергії споживачу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66564DA1" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="66564DA1" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17ECFA13" w14:textId="19071272" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="17ECFA13" w14:textId="19071272" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1695"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00384620">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Комерційна пропозиція </w:t>
       </w:r>
-      <w:r w:rsidRPr="00384620">
+      <w:r w:rsidRPr="00232466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> «КЛІЄНТ»</w:t>
+        <w:t>№   «КЛІЄНТ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7942638C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="7942638C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1695"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="-242" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2434"/>
         <w:gridCol w:w="7630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="360BAE2E" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="360BAE2E" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02F1D7FE" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="02F1D7FE" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Критерії, яким має відповідати особа, що обирає дану комерційну пропозицію</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F7CE91" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="12F7CE91" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:tab/>
               <w:t>особа є власником (користувачем) об'єкта;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BC595C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="47BC595C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:tab/>
               <w:t>наявний   облік   електричної   енергії   забезпечує   можливість застосування цін (тарифів), передбачених даною комерційною пропозицією;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FBCF03F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="1FBCF03F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:tab/>
               <w:t>споживач приєднався до умов договору споживача про надання послуг з розподілу (передачі) електричної енергії;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5961DA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2E5961DA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="278" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
               <w:t>перехід прав та обов'язків до нового власника (користувача) об'єкта  за  договорами,   укладеними  відповідно  до  Правил роздрібного ринку електричної енергії не потребує додаткових узгоджень.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="60FF3A01" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="60FF3A01" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7925E736" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="7925E736" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Ціна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E23EDEA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3E23EDEA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="42" w:after="0"/>
               <w:ind w:left="52" w:right="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Фактична ціна Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>факт</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тариф) купованої Споживачем електроенергії у розрахунковому періоді, яка зазначається в акті-купівлі продажу електроенергії розраховується (визначається) Постачальником за формулою:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036B080C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="036B080C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="194" w:lineRule="exact"/>
               <w:ind w:left="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="11"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>факт</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="12"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="12"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>зак</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)*П</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>пост</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> + Т</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ОСП</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, де:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C206643" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3C206643" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="280" w:lineRule="auto"/>
               <w:ind w:left="52" w:right="899"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41FFF121" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="41FFF121" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="280" w:lineRule="auto"/>
               <w:ind w:right="899"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>зак</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>фактичні витрати на купівлю Постачальником обсягів  електроенергії Споживача на всіх сегментах ринку (РДН/ВДР/БР), без урахування ПДВ;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12D26232" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="12D26232" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="280" w:lineRule="auto"/>
               <w:ind w:right="899"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-38"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>фактичний обсяг споживання споживача у розрахунковому місяці.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-38"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1E83A9" w14:textId="614EBDA7" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2B1E83A9" w14:textId="614EBDA7" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="280" w:lineRule="auto"/>
               <w:ind w:right="899"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>пост</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>коефіцієнт Постачальника.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CADC116" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4CADC116" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="19" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Т</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>ціна послуг Оператора системи передачі (затверджується постановою НКРЕКП).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D548E7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="40D548E7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="17"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="515A8C93" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="515A8C93" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="52" w:right="73"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Оплата електричної енергії на розрахунковий період здійснюється за прогнозованою ціною (тарифом) Ц за 1кВт*год Постачальника, яка визначається за формулою:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19CFC842" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="19CFC842" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="74" w:after="0" w:line="66" w:lineRule="exact"/>
               <w:ind w:left="3147" w:right="2881"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="10"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ОР</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5342522F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="5342522F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="159" w:lineRule="exact"/>
               <w:ind w:left="3147" w:right="3112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ц=</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>+Т,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3257B67B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3257B67B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6944"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="111" w:after="0" w:line="66" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="10"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A006B9E" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="002E59BB" w:rsidP="00384620">
+          <w:p w14:paraId="6A006B9E" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00492A85" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1695"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSubSup>
                 <m:sSubSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubSupPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>Ц</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>р</m:t>
                   </m:r>
                 </m:sub>
                 <m:sup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>ОР</m:t>
                   </m:r>
                 </m:sup>
               </m:sSubSup>
             </m:oMath>
-            <w:r w:rsidR="00384620" w:rsidRPr="00384620">
+            <w:r w:rsidR="00384620" w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">  - прогнозована ціна на електричну енергію на розрахунковий період. </w:t>
             </w:r>
             <m:oMath>
               <m:sSubSup>
                 <m:sSubSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubSupPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>Ц</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>р</m:t>
                   </m:r>
                 </m:sub>
                 <m:sup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <m:t>ОР</m:t>
                   </m:r>
                 </m:sup>
               </m:sSubSup>
             </m:oMath>
-            <w:r w:rsidR="00384620" w:rsidRPr="00384620">
+            <w:r w:rsidR="00384620" w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> визначається, як  середньозважена  ціна  на  ринку  «на  добу  наперед»  (з  сайту  «Оператора ринку» https://www.oree.com.ua), яка сформувалась за 15 днів місяця, що передує розрахунковому, без урахування ПДВ.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D2D6B8F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2D2D6B8F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="52" w:right="25"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Якщо, в першій декаді розрахункового місяця,  ціна на електричну енергію більша  від прогнозованої ціни в  авансовому рахунку, виставленому Споживачу   на розрахунковий місяць, Постачальник залишає за собою право виставити додатковий авансовий рахунок на різницю між ціною, яка склалась в розрахунковому періоді</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>розрах</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>та  прогнозованою ціною в авансовому рахунку</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <m:oMath>
               <m:sSubSup>
                 <m:sSubSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria" w:hAnsi="Cambria Math" w:cs="Cambria"/>
                       <w:i/>
+                      <w:noProof/>
                       <w:w w:val="115"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubSupPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria" w:hAnsi="Cambria Math" w:cs="Cambria"/>
+                      <w:noProof/>
                       <w:w w:val="115"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
                     </w:rPr>
                     <m:t>Ц</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria" w:hAnsi="Cambria Math" w:cs="Cambria"/>
+                      <w:noProof/>
                       <w:w w:val="115"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
                     </w:rPr>
                     <m:t>р</m:t>
                   </m:r>
                 </m:sub>
                 <m:sup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria" w:hAnsi="Cambria Math" w:cs="Cambria"/>
+                      <w:noProof/>
                       <w:w w:val="115"/>
                       <w:sz w:val="20"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
                     </w:rPr>
                     <m:t>ОР</m:t>
                   </m:r>
                 </m:sup>
               </m:sSubSup>
             </m:oMath>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>визначається за формулою:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42841AA6" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="42841AA6" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>різниця</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> =(Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>розрах</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00232466">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ОР) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="164AF5D6" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="164AF5D6" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A612130" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3A612130" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="379"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Територія здійснення ліцензованої діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B430CB3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3B430CB3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:firstLine="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Не обмежена</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="2AC3D04B" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="2AC3D04B" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54C5DF2B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="54C5DF2B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Спосіб оплати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="460F58F3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="460F58F3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:firstLine="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Оплата електричної енергії здійснюється Споживачем у формі 100% попередньої оплати заявлених Споживачем обсягів споживання на                      розрахунковий період з остаточним розрахунком, що проводиться за фактично відпущену електричну енергію згідно з даними комерційного обліку.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55D4446F" w14:textId="543E7605" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="55D4446F" w14:textId="543E7605" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Попередня оплата здійснюється </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>до 24 числа</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> місяця, що передує розрахунковому у розмірі, який визначається за наступною формулою:</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> місяця, що передує розрахунковому у розмірі, який визначається за наступною формулою: O = W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>заяв</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>*Ц , де  W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>заяв</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">  -  заявлені Споживачем обсяги споживання на розрахунковий період , Ц - прогнозована ціна (тариф), механізм визначення якої вказаний у розділі «Ціна» цієї комерційної пропозиції. Оплата здійснюється на поточний рахунок  із </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">спеціальним режимом Постачальника, зазначений  у    Договорі або розрахункових документах. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B522E37" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4B522E37" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Сума переплати/недоплати Споживача, яка виникла в наслідок різниці між Ц та Ц</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>факт,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> визначається після завершення розрахункового періоду. Сума переплати Споживача, за вибором Споживача, може бути зарахована в якості оплати наступного розрахункового періоду, або повертається Постачальником на розрахунковий рахунок Споживача. Сума недоплати Споживача підлягає безумовній оплаті Споживачем не пізніше 5 робочих  днів з дня отримання рахунку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="0DB8A765" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="0DB8A765" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351A9EB2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="351A9EB2" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Договірні обсяги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5946D726" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="5946D726" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Споживач до 5 числа (включно) місяця, що передує розрахунковому,  надає Постачальнику інформацію на наступний розрахунковий місяць (прогнозний графік) про замовлене місячне (по годинах) споживання електричної енергії в цілому по Споживачу та з розбивкою по площадкам вимірювання, обсяг споживання електроенергії по яких визначається Оператором системи за допомогою щодобового автоматизованого дистанційного зчитування облікованих даних лічильників (погодинного або меншого періоду інтеграції) та площадках, на яких не встановлено АСКОЕ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="13F386EE" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="13F386EE" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FFA9851" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="7FFA9851" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Коригування заявлених обсягів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BB25855" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4BB25855" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Можливість коригування заявлених обсягів електричної енергії у місяці постачання за 1 день до необхідної дати.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="03E44358" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="03E44358" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="008C07F8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="008C07F8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Термін надання рахунку за спожиту</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="171A6EB7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="171A6EB7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>електричну енергію та термін його оплати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C16301B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="6C16301B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Рахунок надається споживачу не пізніше десятого  календарного дня місяця, наступного за розрахунковим.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A40680B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2A40680B" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Оплата рахунку Постачальника за Договором має бути здійснена Споживачем у строки, визначені в рахунку, але не більше 5 робочих днів від дати його отримання Споживачем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="0027753B" w14:paraId="3941069D" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="3941069D" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66F8362C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="66F8362C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Розмір пені за порушення строку оплати та/або штраф</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B432075" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="5B432075" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>За внесення платежів, передбачених умовами Договору, з порушенням термінів, визначених цією комерційною пропозицією, Споживач сплачує Постачальнику пеню у розмірі подвійної облікової ставки НБУ від суми заборгованості за кожний день прострочення платежу, враховуючи день фактичної оплати.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="08CCE2E1" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="08CCE2E1" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA79446" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="0EA79446" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Штраф за дострокове припинення дії договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DEFEFBC" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4DEFEFBC" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Відсутній.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="546A8BA4" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="546A8BA4" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37289493" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="37289493" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="278"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Можливість надання пільг, субсидій</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AD8A624" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2AD8A624" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Не надаються.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="2BF940BF" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="2BF940BF" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="167C073F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="167C073F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Розмір компенсації Споживачу за недодержання Постачальником комерційної якості послуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2EA83F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2F2EA83F" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="14" w:hanging="12"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Компенсація за недотримання постачальником комерційної якості надання  послуг надається у порядку та розмірі,  визначеному Регулятором.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="449FC5FE" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="449FC5FE" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14359A49" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="14359A49" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Строк дії договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="676C8D27" w14:textId="02989FA3" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="676C8D27" w14:textId="02989FA3" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="10" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Договір набирає чинності з дня, наступного за днем отримання ТОВ «ЕНЕРА»  заяви-приєднання Споживача до умов Договору про постачання електричної енергії споживачу, в якій вказано про обрання </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>Комерційної пропозиції</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Комерційної пропозиції № , </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>якщо протягом трьох робочих днів Споживачу не буде повідомлено будь-яким способом про невідповідність його критеріям обраної комерційної пропозиції. Договір діє до моменту початку постачання електричної енергії споживачу іншим Постачальником. У разі, якщо на момент подання заяви-приєднання до Договору на об'єкт    Споживача    було    припинено/призупинено    постачання електричної енергії або надання послуг з розподілу (передачі) електричної енергії, то постачання здійснюється після відновлення, у встановленому законодавством порядку, надання відповідних послуг.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A6FF892" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4A6FF892" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="10" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Керуючись ч. 3 ст. 631 Цивільного кодексу України,  Сторони домовились, що умови даного Договору  застосовуються до відносин між Сторонами, які виникли до укладання Договору, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>з «__»______________ 20      року.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="2E393F1F" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="2E393F1F" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="407B69A8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="407B69A8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Оплата послуг з передачі/розподілу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59911757" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="59911757" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="10" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Послуги з розподілу сплачуються Споживачем самостійно відповідному оператору системи розподілу. Послуги з передачі сплачуються Споживачем </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>через Постачальника з наступним переведенням цієї оплати Постачальником оператору системи передачі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="63B955A6" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="63B955A6" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65374BEC" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="65374BEC" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Можливість постачання захищеним</w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>споживачам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15687767" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="15687767" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Постачання електричної енергії здійснюється відповідно до Порядку забезпечення постачання електричної енергії захищеним споживачам, затвердженого Постановою Кабінету Міністрів України від 27.12.2018 № 1209 зі змінами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="78864932" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="78864932" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5817BA17" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="5817BA17" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-                <w:lang w:eastAsia="uk-UA"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Електронний документообіг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="214AD6B4" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="214AD6B4" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Обмін документами здійснюється з застосуванням положень Закону України «Про електронні документи та електронний документообіг», Закону України «Про електронні довірчі послуги».</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1B82C5" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4F1B82C5" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Надсилання рахунків, актів прийняття-передавання товарної продукції – активної електричної енергії, актів звіряння рахунків, (далі – електронні документи) здійснюється в формі електронних документів.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D748F10" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="6D748F10" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Підписання документів здійснюється з обов'язковим нанесенням кваліфікованого електронного підпису та/або печатки (далі – КЕП).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA14E4D" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2BA14E4D" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Датою і часом відправлення електронного документа вважаються дата і час, коли відправлення електронного документа не може бути скасовано відповідальною особою, яка його відправила.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6645B29E" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="6645B29E" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Електронні документи вважаються отриманими Споживачем в день його відправлення Постачальником і набирають чинності в цей самий день у разі, якщо протягом трьох робочих днів від його отримання Споживач не надіслав Постачальнику мотивованої відмови від даного пакету електронних документів.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE23EA7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="1AE23EA7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Протягом трьох робочих днів електронні документи, надіслані Споживачу Постачальником, підписуються з використанням КЕП і надсилаються Споживачем Постачальнику.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="748A4BAE" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="748A4BAE" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Сторони визнають, що електронні документи, підписані з використанням КЕП та передані через систему електронного документообігу, мають повну юридичну силу, породжують права та обов’язки для Сторін, можуть бути представлені до суду в якості належних доказів та ідентичні за змістом та реквізитами з документами в письмовому вигляді на паперових носіях.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="0BFD1B44" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="0BFD1B44" w14:textId="77777777" w:rsidTr="0063744C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52B2EE16" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="52B2EE16" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Інші умови</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3564A3A0" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3564A3A0" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Інформування Споживача, з яким укладено Договір, про зміни в умовах Договору, про закінчення терміну дії, зміну тарифів, суми до сплати по рахунках, виставлених згідно з умовами Договору, строки їх оплати, про відключення за несплачену заборгованість, іншу інформацію, яка стосується взаємовідносин Сторін або може бути корисною для Споживача, може здійснюватися шляхом направлення відповідної інформації: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70E5FE99" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="70E5FE99" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">- через </w:t>
             </w:r>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>особистий кабінет на своєму офіційному сайті у мережі Інтернет,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42652CBE" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="42652CBE" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">-засобами електронного зв'язку на електронну адресу, вказану у заяві-приєднання до умов договору, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E7243EC" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="3E7243EC" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">- на поштову адресу місця реєстрації юридичної особи, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A498D7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="40A498D7" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">-СМС-повідомленням на номер, зазначений у заяві-приєднання до умов договору, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05883D5C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="05883D5C" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>-в центрах обслуговування споживачів.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A6B050" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="56A6B050" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Датою отримання таких повідомлень та платіжних документів буде вважатися дата їх особистого вручення або третій календарний день від дати отримання поштовим відділенням зв'язку, у якому обслуговується одержувач.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C6C840" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="53C6C840" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="217"/>
         <w:tblW w:w="9579" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4700"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="4643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="55A6712D" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="55A6712D" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080BB548" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="080BB548" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Постачальник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443639C3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="443639C3" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F52C6ED" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="6F52C6ED" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384620" w:rsidRPr="00384620" w14:paraId="40493A7A" w14:textId="77777777" w:rsidTr="0063744C">
+      <w:tr w:rsidR="00384620" w:rsidRPr="00232466" w14:paraId="40493A7A" w14:textId="77777777" w:rsidTr="0063744C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D50A795" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="6D50A795" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00384620">
+            <w:r w:rsidRPr="00232466">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ТОВ «ЕНЕРА»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A39EFF8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="4A39EFF8" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB7EC37" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="2BB7EC37" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49EDBBC4" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+          <w:p w14:paraId="49EDBBC4" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54551FDA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00384620" w:rsidRDefault="00384620" w:rsidP="00384620">
+    <w:p w14:paraId="54551FDA" w14:textId="77777777" w:rsidR="00384620" w:rsidRPr="00232466" w:rsidRDefault="00384620" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1695"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D618A9E" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00881841" w:rsidRDefault="00881841" w:rsidP="00384620">
+    <w:p w14:paraId="5D618A9E" w14:textId="77777777" w:rsidR="00881841" w:rsidRPr="00232466" w:rsidRDefault="00881841" w:rsidP="00384620">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00881841" w:rsidRPr="00881841" w:rsidSect="007A2270">
+    <w:sectPr w:rsidR="00881841" w:rsidRPr="00232466" w:rsidSect="007A2270">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="476" w:right="703" w:bottom="709" w:left="1418" w:header="720" w:footer="542" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A5CFB81" w14:textId="77777777" w:rsidR="002E59BB" w:rsidRDefault="002E59BB">
+    <w:p w14:paraId="044F4CD5" w14:textId="77777777" w:rsidR="00492A85" w:rsidRDefault="00492A85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54371689" w14:textId="77777777" w:rsidR="002E59BB" w:rsidRDefault="002E59BB">
+    <w:p w14:paraId="3A77FDC4" w14:textId="77777777" w:rsidR="00492A85" w:rsidRDefault="00492A85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Cyr">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11191E1A" w14:textId="77777777" w:rsidR="002E59BB" w:rsidRDefault="002E59BB">
+    <w:p w14:paraId="67CB3FC3" w14:textId="77777777" w:rsidR="00492A85" w:rsidRDefault="00492A85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41D3C7D4" w14:textId="77777777" w:rsidR="002E59BB" w:rsidRDefault="002E59BB">
+    <w:p w14:paraId="465DD86F" w14:textId="77777777" w:rsidR="00492A85" w:rsidRDefault="00492A85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C1018F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71B8095A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="100" w:hanging="421"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="100" w:hanging="421"/>
@@ -32223,159 +34700,167 @@
   <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:hideSpellingErrors/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F40A4"/>
+    <w:rsid w:val="00027910"/>
     <w:rsid w:val="0003068E"/>
     <w:rsid w:val="0011143B"/>
     <w:rsid w:val="001363F7"/>
     <w:rsid w:val="00157303"/>
     <w:rsid w:val="001C7267"/>
+    <w:rsid w:val="00232466"/>
     <w:rsid w:val="00252091"/>
     <w:rsid w:val="0027753B"/>
     <w:rsid w:val="002E59BB"/>
     <w:rsid w:val="00384620"/>
     <w:rsid w:val="003F08E1"/>
     <w:rsid w:val="003F6878"/>
     <w:rsid w:val="00404AF5"/>
+    <w:rsid w:val="00492A85"/>
     <w:rsid w:val="004E3226"/>
     <w:rsid w:val="004F40A4"/>
     <w:rsid w:val="00611076"/>
     <w:rsid w:val="006F3284"/>
     <w:rsid w:val="00881841"/>
     <w:rsid w:val="008B27B9"/>
     <w:rsid w:val="009577B6"/>
     <w:rsid w:val="009B51AE"/>
     <w:rsid w:val="00A1008D"/>
     <w:rsid w:val="00AA0BE8"/>
     <w:rsid w:val="00B951C4"/>
     <w:rsid w:val="00BD1FE1"/>
     <w:rsid w:val="00BD3A6F"/>
     <w:rsid w:val="00BE70E1"/>
     <w:rsid w:val="00D97229"/>
+    <w:rsid w:val="00DA66BD"/>
     <w:rsid w:val="00DB3C5D"/>
+    <w:rsid w:val="00DE2430"/>
     <w:rsid w:val="00DF2185"/>
+    <w:rsid w:val="00EE01A1"/>
+    <w:rsid w:val="00F566FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3412CEAE"/>
   <w15:docId w15:val="{D4AB1386-E8FE-4BAF-8223-9695CBB9086A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -32398,51 +34883,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32703,54 +35188,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="12"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
@@ -32924,213 +35405,215 @@
     <w:name w:val="Hyperlink.5"/>
     <w:basedOn w:val="Hyperlink2"/>
     <w:rPr>
       <w:outline w:val="0"/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single" w:color="0563C1"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF2185"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Верхній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF2185"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF2185"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:name w:val="Нижній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF2185"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00DF2185"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-    <w:name w:val="Основной текст Знак"/>
+    <w:name w:val="Основний текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00DF2185"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF2185"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:name w:val="Основний текст з відступом Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF2185"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext1">
     <w:name w:val="long_text1"/>
     <w:rsid w:val="00DF2185"/>
     <w:rPr>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF2185"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
-    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:name w:val="Основний текст з відступом 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF2185"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00611076"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -33643,140 +36126,140 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl83">
     <w:name w:val="xl83"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00611076"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA0BE8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
     <w:name w:val="Заголовок 11"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="175" w:hanging="245"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="24"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:color w:val="auto"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
-    <w:name w:val="Заголовок Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Назва Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00404AF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="100" w:firstLine="600"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:color w:val="auto"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -33790,83 +36273,83 @@
     <w:qFormat/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af4">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val=" Знак17,Знак18 Знак,Знак17 Знак1,Обычный (веб) Знак,Обычный (Web),Обычный (Web) Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак,Знак17,Обычный (веб) Знак1,Обычный (веб) Знак Знак Знак"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="2"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2">
-    <w:name w:val="Обычный (веб) Знак2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Звичайний (веб) Знак"/>
     <w:aliases w:val=" Знак17 Знак,Знак18 Знак Знак,Знак17 Знак1 Знак,Обычный (веб) Знак Знак,Обычный (Web) Знак,Обычный (Web) Знак Знак Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак,Знак17 Знак"/>
-    <w:link w:val="af4"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00404AF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:rsid w:val="00404AF5"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
@@ -33877,51 +36360,51 @@
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
-    <w:name w:val="Стандартный HTML Знак"/>
+    <w:name w:val="Стандартний HTML Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML"/>
     <w:rsid w:val="00404AF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00404AF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -33987,51 +36470,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00881841"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="31004464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="84310393">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34126,51 +36609,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1770807655">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zakon0.rada.gov.ua/laws/show/v0312874-18/page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/contacts/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/services/faq/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enera.ua/contact" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enera@enera.ua" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/upload/documents/Letter_of_order.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enera.ua/." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/upload/learning/1/res11/%25D0%2597%25D0%25B0%25D1%258F%25D0%25B2%25D0%25B0%2520%25D0%25BF%25D1%2580%25D0%25B8%25D1%2594%25D0%25B4%25D0%25BD%25D0%25B0%25D0%25BD%25D0%25BD%25D1%258F.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/upload/learning/1/DOHOVIR_%25201.09.19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/postachannya-elektroenergii/uklasty-dogovir/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/services/faq/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enera.ua/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/upload/documents/Letter_of_order.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enera@enera.ua" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/upload/learning/1/res11/%25D0%2597%25D0%25B0%25D1%258F%25D0%25B2%25D0%25B0%2520%25D0%25BF%25D1%2580%25D0%25B8%25D1%2594%25D0%25B4%25D0%25BD%25D0%25B0%25D0%25BD%25D0%25BD%25D1%258F.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enera.ua/." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/upload/learning/1/DOHOVIR_%25201.09.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zakon0.rada.gov.ua/laws/show/v0312874-18/page" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enerhozbuttrans.com.ua/postachannya-elektroenergii/uklasty-dogovir/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Тема Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35202,77 +37685,93 @@
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12BB7B00-4E41-4B37-AD4E-050EFBA25939}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>48724</Characters>
+  <Pages>16</Pages>
+  <Words>36426</Words>
+  <Characters>20764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>406</Lines>
+  <Lines>173</Lines>
   <Paragraphs>114</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57158</CharactersWithSpaces>
+  <CharactersWithSpaces>57076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Володимир Пономаренко</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>